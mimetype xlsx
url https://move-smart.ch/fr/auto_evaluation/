--- v0 (2026-04-27)
+++ v1 (2026-09-12)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29711"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://voev.sharepoint.com/sites/AGrModalsplitVVExtranet/Shared Documents/General/B2B Initiative und Label/3 Finale Dokumente/Selbstcheck/"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="3806" documentId="8_{5A4D59CB-621D-4A00-BC71-CCA21DF8F7E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7E5DFAF4-6CD6-48E0-B989-5708B7A77E1D}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{929F938A-7371-430C-8C84-D13B1CA6713E}"/>
   </bookViews>
   <sheets>
     <sheet name="Évaluation Niveau I" sheetId="1" r:id="rId1"/>
     <sheet name="Évaluation Niveau II" sheetId="5" r:id="rId2"/>
     <sheet name="Stammdaten Level I" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Stammdaten Level II" sheetId="6" state="hidden" r:id="rId4"/>
     <sheet name="Droptown" sheetId="4" state="hidden" r:id="rId5"/>
     <sheet name="Stammdaten_alt" sheetId="2" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="FromArray_1">_xlfn.ANCHORARRAY('Évaluation Niveau I'!$E$28)</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
@@ -1466,51 +1466,51 @@
     <t>Wählen Sie in den folgenden Zeilen 62-64 an, ob Sie Ihre Mitarbeitenden bereits mit der jeweiligen Massnahme zum Thema Unternehmensmobilität sensibilisieren. Dieses Kriterium gilt nur als erreicht, wenn sämtliche Punkte implementiert sind.</t>
   </si>
   <si>
     <t>•   	wiederkehrende Kommunikationsmassnahmen (Schulungsangebote und -material, Newsletter, best practice, Aktionen etc.)</t>
   </si>
   <si>
     <t>Institualisieren von wiederkehrenden Kommunikationsmassnahmen</t>
   </si>
   <si>
     <t>•   	Community / Testangebote</t>
   </si>
   <si>
     <t>Institualisieren einer Community / Testangeboten</t>
   </si>
   <si>
     <t>•   	Mobilitätsaktionen (wie z. B. Mobility-Day veranstalten, bike-to-work, 1 Monat öV statt MIV, etc.)</t>
   </si>
   <si>
     <t>Institualisieren von Mobilitätsaktionen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2519,621 +2519,621 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...298 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="279">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
@@ -5404,1233 +5404,1233 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20DEE73D-F426-4D51-AFE5-38FA8DF5FF38}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C63" sqref="C63:D64"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" style="41" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" customWidth="1"/>
     <col min="5" max="5" width="49.85546875" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="37.7109375" customWidth="1"/>
     <col min="8" max="8" width="35.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="18">
       <c r="A1" s="15" t="str">
         <f>'Stammdaten Level I'!A1</f>
         <v>Initiative "MoveSmart - pour une mobilité d'entreprise simple et durable" - Évaluation de la mobilité Niveau I</v>
       </c>
       <c r="H1" s="55"/>
     </row>
-    <row r="2" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="13.5" thickBot="1">
       <c r="A2" t="str">
         <f>'Stammdaten Level I'!A2</f>
         <v>Instructions: pour un complément d’information, veuillez consulter le texte des cellules contenant un coin rouge (en passant la souris dessus).</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="210" t="str">
+    <row r="3" spans="1:8" ht="15">
+      <c r="A3" s="146" t="str">
         <f>'Stammdaten Level I'!A3</f>
         <v>Informations relatives à la personne do contact</v>
       </c>
-      <c r="B3" s="211"/>
-[...6 lines deleted...]
-      <c r="A4" s="215" t="str">
+      <c r="B3" s="147"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="188"/>
+      <c r="F3" s="189"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="168" t="str">
         <f>'Stammdaten Level I'!A4</f>
         <v>Raison sociale</v>
       </c>
-      <c r="B4" s="147"/>
-[...3 lines deleted...]
-      <c r="F4" s="216"/>
+      <c r="B4" s="169"/>
+      <c r="C4" s="190"/>
+      <c r="D4" s="190"/>
+      <c r="E4" s="190"/>
+      <c r="F4" s="191"/>
       <c r="H4" s="44"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A5" s="215" t="str">
+    <row r="5" spans="1:8">
+      <c r="A5" s="168" t="str">
         <f>'Stammdaten Level I'!A5</f>
         <v>Site et NPA du siège social</v>
       </c>
-      <c r="B5" s="147"/>
-[...3 lines deleted...]
-      <c r="F5" s="216"/>
+      <c r="B5" s="169"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="190"/>
+      <c r="E5" s="190"/>
+      <c r="F5" s="191"/>
       <c r="H5" s="44"/>
     </row>
-    <row r="6" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="217" t="str">
+    <row r="6" spans="1:8" ht="13.5" thickBot="1">
+      <c r="A6" s="180" t="str">
         <f>'Stammdaten Level I'!A6</f>
         <v>Nom, fonction et adresse électronique de la personne en charge de la mobilité</v>
       </c>
-      <c r="B6" s="218"/>
-[...3 lines deleted...]
-      <c r="F6" s="221"/>
+      <c r="B6" s="181"/>
+      <c r="C6" s="192"/>
+      <c r="D6" s="193"/>
+      <c r="E6" s="193"/>
+      <c r="F6" s="194"/>
       <c r="H6" s="44"/>
     </row>
-    <row r="7" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="13.5" thickBot="1">
       <c r="A7" s="45"/>
       <c r="B7" s="45"/>
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="H7" s="44"/>
     </row>
-    <row r="8" spans="1:8" ht="15" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="str">
+    <row r="8" spans="1:8" ht="15">
+      <c r="A8" s="113" t="str">
         <f>'Stammdaten Level I'!A8</f>
         <v>Informations générales</v>
       </c>
-      <c r="B8" s="223"/>
-[...6 lines deleted...]
-      <c r="A9" s="215" t="str">
+      <c r="B8" s="114"/>
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="188"/>
+      <c r="F8" s="189"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="168" t="str">
         <f>'Stammdaten Level I'!A9</f>
         <v>Nombre de collaborateurs et collaboratrices</v>
       </c>
-      <c r="B9" s="147"/>
-[...3 lines deleted...]
-      <c r="F9" s="224"/>
+      <c r="B9" s="169"/>
+      <c r="C9" s="200"/>
+      <c r="D9" s="200"/>
+      <c r="E9" s="200"/>
+      <c r="F9" s="201"/>
       <c r="H9" s="44"/>
     </row>
-    <row r="10" spans="1:8" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="225" t="str">
+    <row r="10" spans="1:8" ht="76.5" customHeight="1" thickBot="1">
+      <c r="A10" s="166" t="str">
         <f>'Stammdaten Level I'!A10</f>
         <v>Veuillez indiquer dans la colonne de droite si cette déclaration concerne les données suivantes 
 a) de l’entreprise totale suisse.
 b) dont le siège social est en Suisse.
 c) d’une succursale/succursale en Suisse.
 d) d’une filiale en Suisse.</v>
       </c>
-      <c r="B10" s="226"/>
-[...3 lines deleted...]
-      <c r="F10" s="229"/>
+      <c r="B10" s="167"/>
+      <c r="C10" s="197"/>
+      <c r="D10" s="198"/>
+      <c r="E10" s="198"/>
+      <c r="F10" s="199"/>
       <c r="H10" s="44"/>
     </row>
-    <row r="11" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A12" s="230" t="str">
+    <row r="11" spans="1:8" ht="13.5" thickBot="1"/>
+    <row r="12" spans="1:8" s="4" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A12" s="115" t="str">
         <f>'Stammdaten Level I'!A12</f>
         <v>N°</v>
       </c>
-      <c r="B12" s="231" t="str">
+      <c r="B12" s="116" t="str">
         <f>'Stammdaten Level I'!B12</f>
         <v>Répartition modale</v>
       </c>
-      <c r="C12" s="232" t="str">
+      <c r="C12" s="117" t="str">
         <f>'Stammdaten Level I'!C12</f>
         <v>Moyen de transport</v>
       </c>
-      <c r="D12" s="233" t="str">
+      <c r="D12" s="118" t="str">
         <f>'Stammdaten Level I'!D12</f>
         <v>%</v>
       </c>
-      <c r="E12" s="234" t="str">
+      <c r="E12" s="195" t="str">
         <f>'Stammdaten Level I'!E12</f>
         <v>Remarques</v>
       </c>
-      <c r="F12" s="235"/>
+      <c r="F12" s="196"/>
       <c r="G12"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="236">
+    <row r="13" spans="1:8" s="4" customFormat="1">
+      <c r="A13" s="182">
         <f>'Stammdaten Level I'!A13</f>
         <v>1</v>
       </c>
-      <c r="B13" s="125" t="str">
+      <c r="B13" s="179" t="str">
         <f>'Stammdaten Level I'!B13</f>
         <v>Quel est, selon vous, le pourcentage des différents moyens de transport utilisés le plus souvent par vos collaborateurs et collaboratrices pour se rendre de leur domicile à votre entreprise?</v>
       </c>
       <c r="C13" s="17" t="str">
         <f>'Stammdaten Level I'!C13</f>
         <v>TIM (voiture, moto/scooter)</v>
       </c>
       <c r="D13" s="27"/>
-      <c r="E13" s="133"/>
-      <c r="F13" s="224"/>
+      <c r="E13" s="200"/>
+      <c r="F13" s="201"/>
       <c r="G13"/>
       <c r="H13" s="3"/>
     </row>
-    <row r="14" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="125"/>
+    <row r="14" spans="1:8" s="4" customFormat="1">
+      <c r="A14" s="182"/>
+      <c r="B14" s="179"/>
       <c r="C14" s="17" t="str">
         <f>'Stammdaten Level I'!C14</f>
         <v>Transports publics</v>
       </c>
       <c r="D14" s="27"/>
-      <c r="E14" s="129"/>
-      <c r="F14" s="237"/>
+      <c r="E14" s="148"/>
+      <c r="F14" s="149"/>
       <c r="G14"/>
       <c r="H14" s="3"/>
     </row>
-    <row r="15" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="125"/>
+    <row r="15" spans="1:8" s="4" customFormat="1">
+      <c r="A15" s="182"/>
+      <c r="B15" s="179"/>
       <c r="C15" s="17" t="str">
         <f>'Stammdaten Level I'!C15</f>
         <v>Mobilité active - velo</v>
       </c>
       <c r="D15" s="27"/>
-      <c r="E15" s="129"/>
-      <c r="F15" s="237"/>
+      <c r="E15" s="148"/>
+      <c r="F15" s="149"/>
       <c r="G15"/>
       <c r="H15" s="58"/>
     </row>
-    <row r="16" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="125"/>
+    <row r="16" spans="1:8" s="4" customFormat="1">
+      <c r="A16" s="182"/>
+      <c r="B16" s="179"/>
       <c r="C16" s="17" t="str">
         <f>'Stammdaten Level I'!C16</f>
         <v>Mobilité active - marche</v>
       </c>
       <c r="D16" s="27"/>
-      <c r="E16" s="129"/>
-      <c r="F16" s="237"/>
+      <c r="E16" s="148"/>
+      <c r="F16" s="149"/>
       <c r="G16"/>
       <c r="H16" s="56"/>
     </row>
-    <row r="17" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="125"/>
+    <row r="17" spans="1:10" s="4" customFormat="1">
+      <c r="A17" s="182"/>
+      <c r="B17" s="179"/>
       <c r="C17" s="17" t="str">
         <f>'Stammdaten Level I'!C17</f>
         <v>Total théorique</v>
       </c>
       <c r="D17" s="40">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="131"/>
-      <c r="F17" s="238"/>
+      <c r="E17" s="204"/>
+      <c r="F17" s="205"/>
       <c r="G17"/>
       <c r="H17" s="3"/>
     </row>
-    <row r="18" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="236">
+    <row r="18" spans="1:10" s="4" customFormat="1">
+      <c r="A18" s="182">
         <f>'Stammdaten Level I'!A18</f>
         <v>2</v>
       </c>
-      <c r="B18" s="125" t="str">
+      <c r="B18" s="179" t="str">
         <f>'Stammdaten Level I'!B18</f>
         <v xml:space="preserve">Veuillez indiquer le pourcentage de moyens de transport utilisés par votre personnel pour leurs voyages d’affaires (y compris la prise en compte du décompte des frais). </v>
       </c>
       <c r="C18" s="17" t="str">
         <f>'Stammdaten Level I'!C18</f>
         <v>TIM (voiture, moto/scooter)</v>
       </c>
       <c r="D18" s="27"/>
-      <c r="E18" s="133"/>
-      <c r="F18" s="224"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="201"/>
       <c r="G18"/>
       <c r="H18" s="3"/>
     </row>
-    <row r="19" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B19" s="125"/>
+    <row r="19" spans="1:10" s="4" customFormat="1">
+      <c r="A19" s="182"/>
+      <c r="B19" s="179"/>
       <c r="C19" s="17" t="str">
         <f>'Stammdaten Level I'!C19</f>
         <v>Transports publics</v>
       </c>
       <c r="D19" s="27"/>
-      <c r="E19" s="129"/>
-      <c r="F19" s="237"/>
+      <c r="E19" s="148"/>
+      <c r="F19" s="149"/>
       <c r="G19"/>
       <c r="H19" s="3"/>
     </row>
-    <row r="20" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="125"/>
+    <row r="20" spans="1:10" s="4" customFormat="1">
+      <c r="A20" s="182"/>
+      <c r="B20" s="179"/>
       <c r="C20" s="17" t="str">
         <f>'Stammdaten Level I'!C20</f>
         <v>Flugzeug</v>
       </c>
       <c r="D20" s="27"/>
-      <c r="E20" s="129"/>
-      <c r="F20" s="237"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="149"/>
       <c r="G20"/>
       <c r="H20" s="56"/>
       <c r="I20" s="14"/>
       <c r="J20" s="1"/>
     </row>
-    <row r="21" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B21" s="125"/>
+    <row r="21" spans="1:10" s="4" customFormat="1">
+      <c r="A21" s="182"/>
+      <c r="B21" s="179"/>
       <c r="C21" s="17" t="str">
         <f>'Stammdaten Level I'!C21</f>
         <v>Mobilité active - velo</v>
       </c>
       <c r="D21" s="27"/>
-      <c r="E21" s="129"/>
-      <c r="F21" s="237"/>
+      <c r="E21" s="148"/>
+      <c r="F21" s="149"/>
       <c r="G21"/>
       <c r="H21" s="58"/>
     </row>
-    <row r="22" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B22" s="125"/>
+    <row r="22" spans="1:10" s="4" customFormat="1">
+      <c r="A22" s="182"/>
+      <c r="B22" s="179"/>
       <c r="C22" s="17" t="str">
         <f>'Stammdaten Level I'!C22</f>
         <v>Mobilité active - marche</v>
       </c>
       <c r="D22" s="27"/>
-      <c r="E22" s="129"/>
-      <c r="F22" s="237"/>
+      <c r="E22" s="148"/>
+      <c r="F22" s="149"/>
       <c r="G22"/>
       <c r="H22" s="3"/>
     </row>
-    <row r="23" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B23" s="125"/>
+    <row r="23" spans="1:10" s="4" customFormat="1">
+      <c r="A23" s="182"/>
+      <c r="B23" s="179"/>
       <c r="C23" s="17" t="str">
         <f>'Stammdaten Level I'!C23</f>
         <v>Total théorique</v>
       </c>
       <c r="D23" s="40">
         <f>SUM(D18:D22)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="148"/>
-      <c r="F23" s="239"/>
+      <c r="E23" s="202"/>
+      <c r="F23" s="203"/>
       <c r="G23"/>
       <c r="H23" s="3"/>
     </row>
-    <row r="24" spans="1:10" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="240">
+    <row r="24" spans="1:10" s="4" customFormat="1" ht="38.25">
+      <c r="A24" s="120">
         <f>'Stammdaten Level I'!A24</f>
         <v>3</v>
       </c>
       <c r="B24" s="18" t="str">
         <f>'Stammdaten Level I'!B24</f>
         <v>Les données saisies à la question 1 ont-elles été estimées ou relevées (p. ex. enquête auprès du personnel)? Si les données se fondent sur une estimation, indiquez les hypothèses correspondantes dans le champ «Remarques».</v>
       </c>
-      <c r="C24" s="138"/>
-[...2 lines deleted...]
-      <c r="F24" s="237"/>
+      <c r="C24" s="184"/>
+      <c r="D24" s="185"/>
+      <c r="E24" s="148"/>
+      <c r="F24" s="149"/>
       <c r="G24"/>
       <c r="H24" s="3"/>
     </row>
-    <row r="25" spans="1:10" s="4" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="241">
+    <row r="25" spans="1:10" s="4" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
+      <c r="A25" s="121">
         <f>'Stammdaten Level I'!A25</f>
         <v>4</v>
       </c>
-      <c r="B25" s="242" t="str">
+      <c r="B25" s="122" t="str">
         <f>'Stammdaten Level I'!B25</f>
         <v>Les données saisies à la question 2 ont-elles fait l’objet d’estimations ou d’un relevé (p. ex. justificatifs de frais, outils de remboursement des frais)? Si les données se fondent sur une estimation, saisissez les hypothèses correspondantes dans le champ «Remarques».</v>
       </c>
-      <c r="C25" s="243"/>
-[...2 lines deleted...]
-      <c r="F25" s="229"/>
+      <c r="C25" s="186"/>
+      <c r="D25" s="187"/>
+      <c r="E25" s="197"/>
+      <c r="F25" s="199"/>
       <c r="G25"/>
       <c r="H25" s="3"/>
     </row>
-    <row r="26" spans="1:10" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" s="4" customFormat="1" ht="15.75" thickBot="1">
       <c r="A26" s="6"/>
       <c r="B26" s="24"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="3"/>
     </row>
-    <row r="27" spans="1:10" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="245" t="str">
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A27" s="123" t="str">
         <f>Stammdaten_alt!A27</f>
         <v>Nr</v>
       </c>
-      <c r="B27" s="246" t="str">
+      <c r="B27" s="119" t="str">
         <f>'Stammdaten Level I'!B27</f>
         <v>Généralités</v>
       </c>
-      <c r="C27" s="247" t="str">
+      <c r="C27" s="183" t="str">
         <f>'Stammdaten Level I'!C27</f>
         <v>Réponse</v>
       </c>
-      <c r="D27" s="247"/>
-      <c r="E27" s="248" t="str">
+      <c r="D27" s="183"/>
+      <c r="E27" s="124" t="str">
         <f>'Stammdaten Level I'!E27</f>
         <v xml:space="preserve">Mesure
 </v>
       </c>
-      <c r="F27" s="249" t="str">
+      <c r="F27" s="125" t="str">
         <f>'Stammdaten Level I'!F27</f>
         <v>Niveau d'engagement 
 Niveau I</v>
       </c>
-      <c r="G27" s="249" t="str">
+      <c r="G27" s="125" t="str">
         <f>'Stammdaten Level I'!G27</f>
         <v>La documentation/pièces justificatives/directives pour le rapport sont-elles disponibles?</v>
       </c>
-      <c r="H27" s="250" t="str">
+      <c r="H27" s="126" t="str">
         <f>'Stammdaten Level I'!H27</f>
         <v>Remarques</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="240">
+    <row r="28" spans="1:10" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A28" s="120">
         <f>'Stammdaten Level I'!A28</f>
         <v>5</v>
       </c>
       <c r="B28" s="18" t="str">
         <f>'Stammdaten Level I'!B28</f>
         <v>Votre entreprise dispose-t-elle déjà d’un concept de mobilité?</v>
       </c>
-      <c r="C28" s="115"/>
-      <c r="D28" s="115"/>
+      <c r="C28" s="161"/>
+      <c r="D28" s="161"/>
       <c r="E28" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E28" ca="1">IF(C28="Non", INDIRECT("'Stammdaten Level I'!E28"), "")</f>
         <v/>
       </c>
       <c r="F28" s="73" t="str">
         <f>'Stammdaten Level I'!F28</f>
         <v>Obligatoire</v>
       </c>
       <c r="G28" s="90"/>
-      <c r="H28" s="251"/>
-[...2 lines deleted...]
-      <c r="A29" s="240">
+      <c r="H28" s="127"/>
+    </row>
+    <row r="29" spans="1:10" s="4" customFormat="1" ht="66.75" customHeight="1">
+      <c r="A29" s="120">
         <f>'Stammdaten Level I'!A29</f>
         <v>6</v>
       </c>
       <c r="B29" s="18" t="str">
         <f>'Stammdaten Level I'!B29</f>
         <v>Votre concept de mobilité comporte-t-il des objectifs concrets de réduction des émissions de CO2 liées aux voyages d’affaires et aux trajets pendulaires, y compris une trajectoire de réduction définie et des mesures correspondantes? Si oui, veuillez indiquer dans la colonne H «Remarques» l’échéance à laquelle votre entreprise atteindra la valeur de zéro émission nette conformément aux objectifs définis, ainsi que les mesures mises en œuvre pour les mettre en œuvre.</v>
       </c>
-      <c r="C29" s="119"/>
-      <c r="D29" s="120"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="157"/>
       <c r="E29" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E29" ca="1">IF(C29="Non", INDIRECT("'Stammdaten Level I'!E29"), "")</f>
         <v/>
       </c>
       <c r="F29" s="73" t="str">
         <f>'Stammdaten Level I'!F29</f>
         <v>Obligatoire</v>
       </c>
       <c r="G29" s="90"/>
-      <c r="H29" s="251"/>
-[...2 lines deleted...]
-      <c r="A30" s="240">
+      <c r="H29" s="127"/>
+    </row>
+    <row r="30" spans="1:10" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A30" s="120">
         <f>'Stammdaten Level I'!A30</f>
         <v>7</v>
       </c>
       <c r="B30" s="18" t="str">
         <f>'Stammdaten Level I'!B30</f>
         <v xml:space="preserve">Si votre entreprise a déjà défini des mesures conformément à la question 6, sont-elles en cours de mise en œuvre ou déjà mises en œuvre? Veuillez saisir les mesures sous forme de mots-clés dans la colonne H «Remarques». </v>
       </c>
-      <c r="C30" s="119"/>
-      <c r="D30" s="120"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="157"/>
       <c r="E30" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E30" ca="1">IF(C30="Aucune mesure n’a encore été définie", INDIRECT("'Stammdaten Level I'!E30"), "")</f>
         <v/>
       </c>
       <c r="F30" s="73" t="str">
         <f>'Stammdaten Level I'!F30</f>
         <v>Obligatoire</v>
       </c>
       <c r="G30" s="90"/>
-      <c r="H30" s="251"/>
-[...2 lines deleted...]
-      <c r="A31" s="240">
+      <c r="H30" s="127"/>
+    </row>
+    <row r="31" spans="1:10" s="4" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A31" s="120">
         <f>'Stammdaten Level I'!A31</f>
         <v>8</v>
       </c>
       <c r="B31" s="18" t="str">
         <f>'Stammdaten Level I'!B31</f>
         <v xml:space="preserve">Votre entreprise établit-elle un reporting CO2 relatif à la mobilité? </v>
       </c>
-      <c r="C31" s="115"/>
-      <c r="D31" s="115"/>
+      <c r="C31" s="161"/>
+      <c r="D31" s="161"/>
       <c r="E31" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E31" ca="1">IF(C31="Non", INDIRECT("'Stammdaten Level I'!E31"), "")</f>
         <v/>
       </c>
       <c r="F31" s="73" t="str">
         <f>'Stammdaten Level I'!F31</f>
         <v>Obligatoire</v>
       </c>
       <c r="G31" s="90"/>
-      <c r="H31" s="251"/>
-[...2 lines deleted...]
-      <c r="A32" s="240">
+      <c r="H31" s="127"/>
+    </row>
+    <row r="32" spans="1:10" s="4" customFormat="1" ht="45" customHeight="1">
+      <c r="A32" s="120">
         <f>'Stammdaten Level I'!A32</f>
         <v>9</v>
       </c>
       <c r="B32" s="18" t="str">
         <f>'Stammdaten Level I'!B32</f>
         <v xml:space="preserve">Si des places de stationnement sont mises à la disposition de vos collaboratrices et collaborateurs, avez-vous déjà introduit un système de gestion des places de stationnement assorti d’un règlement ad hoc? </v>
       </c>
-      <c r="C32" s="115"/>
-      <c r="D32" s="115"/>
+      <c r="C32" s="161"/>
+      <c r="D32" s="161"/>
       <c r="E32" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E32" ca="1">IF(C32="Non", INDIRECT("'Stammdaten Level I'!E32"), "")</f>
         <v/>
       </c>
       <c r="F32" s="73" t="str">
         <f>'Stammdaten Level I'!F32</f>
         <v>Obligatoire</v>
       </c>
       <c r="G32" s="90"/>
-      <c r="H32" s="251"/>
-[...2 lines deleted...]
-      <c r="A33" s="241">
+      <c r="H32" s="127"/>
+    </row>
+    <row r="33" spans="1:10" s="4" customFormat="1" ht="54" customHeight="1" thickBot="1">
+      <c r="A33" s="121">
         <f>'Stammdaten Level I'!A33</f>
         <v>10</v>
       </c>
-      <c r="B33" s="242" t="str">
+      <c r="B33" s="122" t="str">
         <f>'Stammdaten Level I'!B33</f>
         <v>Votre entreprise a-t-elle déjà institutionnalisé des formations consacrées à la mobilité durable?</v>
       </c>
-      <c r="C33" s="252"/>
-[...1 lines deleted...]
-      <c r="E33" s="253" t="str" cm="1">
+      <c r="C33" s="162"/>
+      <c r="D33" s="162"/>
+      <c r="E33" s="129" t="str" cm="1">
         <f t="array" aca="1" ref="E33" ca="1">IF(C33="Non", INDIRECT("'Stammdaten Level I'!E33"), "")</f>
         <v/>
       </c>
-      <c r="F33" s="254" t="str">
+      <c r="F33" s="128" t="str">
         <f>'Stammdaten Level I'!F33</f>
         <v>Optionnel</v>
       </c>
-      <c r="G33" s="255"/>
-      <c r="H33" s="256"/>
+      <c r="G33" s="130"/>
+      <c r="H33" s="131"/>
       <c r="J33" s="5"/>
     </row>
-    <row r="34" spans="1:10" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A34" s="6"/>
       <c r="B34" s="5"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
     </row>
-    <row r="35" spans="1:10" s="11" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="257" t="str">
+    <row r="35" spans="1:10" s="11" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A35" s="132" t="str">
         <f>'Stammdaten Level I'!A35</f>
         <v>N°</v>
       </c>
-      <c r="B35" s="258" t="str">
+      <c r="B35" s="133" t="str">
         <f>'Stammdaten Level I'!B35</f>
         <v>Organisation du travail</v>
       </c>
-      <c r="C35" s="259" t="str">
+      <c r="C35" s="177" t="str">
         <f>'Stammdaten Level I'!C35</f>
         <v>Réponse</v>
       </c>
-      <c r="D35" s="260"/>
-      <c r="E35" s="248" t="str">
+      <c r="D35" s="206"/>
+      <c r="E35" s="124" t="str">
         <f>'Stammdaten Level I'!E35</f>
         <v xml:space="preserve">Mesure
 </v>
       </c>
-      <c r="F35" s="249" t="str">
+      <c r="F35" s="125" t="str">
         <f>'Stammdaten Level I'!F35</f>
         <v>Niveau d'engagement 
 Niveau I</v>
       </c>
-      <c r="G35" s="249" t="str">
+      <c r="G35" s="125" t="str">
         <f>'Stammdaten Level I'!G35</f>
         <v>La documentation/pièces justificatives/directives pour le rapport sont-elles disponibles?</v>
       </c>
-      <c r="H35" s="250" t="str">
+      <c r="H35" s="126" t="str">
         <f>'Stammdaten Level I'!H35</f>
         <v>Remarques</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="261">
+    <row r="36" spans="1:10" s="4" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A36" s="170">
         <f>'Stammdaten Level I'!A36</f>
         <v>11</v>
       </c>
-      <c r="B36" s="125" t="str">
+      <c r="B36" s="179" t="str">
         <f>'Stammdaten Level I'!B36</f>
         <v>Veuillez sélectionner pour les lignes 37 et 38 ci-après les points qui sont déjà intégrés dans vos règlements en ce qui concerne les problèmes de flexibilité du lieu et des horaires de travail. Pour que ce critère soit rempli, il faut que tous les points soient respectés.</v>
       </c>
-      <c r="C36" s="125"/>
-[...2 lines deleted...]
-      <c r="F36" s="116" t="str">
+      <c r="C36" s="179"/>
+      <c r="D36" s="179"/>
+      <c r="E36" s="179"/>
+      <c r="F36" s="150" t="str">
         <f>'Stammdaten Level I'!F36</f>
         <v>Optionnel</v>
       </c>
-      <c r="G36" s="116"/>
-      <c r="H36" s="262"/>
+      <c r="G36" s="150"/>
+      <c r="H36" s="153"/>
       <c r="J36" s="5"/>
     </row>
-    <row r="37" spans="1:10" s="4" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="263"/>
+    <row r="37" spans="1:10" s="4" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A37" s="171"/>
       <c r="B37" s="18" t="str">
         <f>'Stammdaten Level I'!B37</f>
         <v>•   	Vidéoconférences comme solution alternative</v>
       </c>
-      <c r="C37" s="115"/>
-      <c r="D37" s="115"/>
+      <c r="C37" s="161"/>
+      <c r="D37" s="161"/>
       <c r="E37" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E37" ca="1">IF(C37="Non", INDIRECT("'Stammdaten Level I'!E37"), "")</f>
         <v/>
       </c>
-      <c r="F37" s="117"/>
-[...1 lines deleted...]
-      <c r="H37" s="264"/>
+      <c r="F37" s="151"/>
+      <c r="G37" s="151"/>
+      <c r="H37" s="154"/>
       <c r="J37" s="5"/>
     </row>
-    <row r="38" spans="1:10" s="4" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="263"/>
+    <row r="38" spans="1:10" s="4" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A38" s="171"/>
       <c r="B38" s="18" t="str">
         <f>'Stammdaten Level I'!B38</f>
         <v>•   	Temps de trajet productif = temps de travail</v>
       </c>
-      <c r="C38" s="115"/>
-      <c r="D38" s="115"/>
+      <c r="C38" s="161"/>
+      <c r="D38" s="161"/>
       <c r="E38" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E38" ca="1">IF(C38="Non", INDIRECT("'Stammdaten Level I'!E38"), "")</f>
         <v/>
       </c>
-      <c r="F38" s="117"/>
-[...1 lines deleted...]
-      <c r="H38" s="264"/>
+      <c r="F38" s="151"/>
+      <c r="G38" s="151"/>
+      <c r="H38" s="154"/>
       <c r="I38" s="68"/>
       <c r="J38" s="5"/>
     </row>
-    <row r="39" spans="1:10" s="4" customFormat="1" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B39" s="242" t="str">
+    <row r="39" spans="1:10" s="4" customFormat="1" ht="44.25" customHeight="1" thickBot="1">
+      <c r="A39" s="172"/>
+      <c r="B39" s="122" t="str">
         <f>'Stammdaten Level I'!B39</f>
         <v>•   	Travail sur des sites tiers (p. ex. coworking)</v>
       </c>
-      <c r="C39" s="252"/>
-[...1 lines deleted...]
-      <c r="E39" s="253" t="str" cm="1">
+      <c r="C39" s="162"/>
+      <c r="D39" s="162"/>
+      <c r="E39" s="129" t="str" cm="1">
         <f t="array" aca="1" ref="E39" ca="1">IF(C39="Non", INDIRECT("'Stammdaten Level I'!E39"), "")</f>
         <v/>
       </c>
-      <c r="F39" s="266"/>
-[...1 lines deleted...]
-      <c r="H39" s="267"/>
+      <c r="F39" s="160"/>
+      <c r="G39" s="160"/>
+      <c r="H39" s="210"/>
       <c r="J39" s="5"/>
     </row>
-    <row r="40" spans="1:10" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A40" s="6"/>
       <c r="B40" s="5"/>
       <c r="E40" s="69"/>
       <c r="F40" s="33"/>
       <c r="G40" s="33"/>
     </row>
-    <row r="41" spans="1:10" s="11" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="268" t="str">
+    <row r="41" spans="1:10" s="11" customFormat="1" ht="33" customHeight="1">
+      <c r="A41" s="134" t="str">
         <f>'Stammdaten Level I'!A41</f>
         <v>N°</v>
       </c>
-      <c r="B41" s="269" t="str">
+      <c r="B41" s="135" t="str">
         <f>'Stammdaten Level I'!B41</f>
         <v>Déplacements professionnels</v>
       </c>
-      <c r="C41" s="258" t="str">
+      <c r="C41" s="133" t="str">
         <f>'Stammdaten Level I'!C41</f>
         <v>Réponse</v>
       </c>
-      <c r="D41" s="270"/>
-      <c r="E41" s="248" t="str">
+      <c r="D41" s="136"/>
+      <c r="E41" s="124" t="str">
         <f>'Stammdaten Level I'!E41</f>
         <v xml:space="preserve">Mesure
 </v>
       </c>
-      <c r="F41" s="249" t="str">
+      <c r="F41" s="125" t="str">
         <f>'Stammdaten Level I'!F41</f>
         <v>Niveau d'engagement 
 Niveau I</v>
       </c>
-      <c r="G41" s="249" t="str">
+      <c r="G41" s="125" t="str">
         <f>'Stammdaten Level I'!G41</f>
         <v>La documentation/pièces justificatives/directives pour le rapport sont-elles disponibles?</v>
       </c>
-      <c r="H41" s="271" t="str">
+      <c r="H41" s="137" t="str">
         <f>'Stammdaten Level I'!H41</f>
         <v>Remarques</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="4" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="240">
+    <row r="42" spans="1:10" s="4" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A42" s="120">
         <f>'Stammdaten Level I'!A42</f>
         <v>12</v>
       </c>
       <c r="B42" s="20" t="str">
         <f>'Stammdaten Level I'!B42</f>
         <v>Votre entreprise renonce-t-elle déjà systématiquement à prendre des vols pour les voyages d’affaires si la destination peut être atteinte en train dans les 6 h de la frontière nationale, des principales gares de départ en Suisse à la gare principale de la destination?</v>
       </c>
-      <c r="C42" s="115"/>
-      <c r="D42" s="115"/>
+      <c r="C42" s="161"/>
+      <c r="D42" s="161"/>
       <c r="E42" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E42" ca="1">IF(C42="Non", INDIRECT("'Stammdaten Level I'!E42"), "")</f>
         <v/>
       </c>
       <c r="F42" s="71" t="str">
         <f>'Stammdaten Level I'!F42</f>
         <v>Obligatoire</v>
       </c>
       <c r="G42" s="71"/>
-      <c r="H42" s="272"/>
+      <c r="H42" s="138"/>
       <c r="I42" s="57"/>
     </row>
-    <row r="43" spans="1:10" s="4" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="240">
+    <row r="43" spans="1:10" s="4" customFormat="1" ht="95.25" customHeight="1">
+      <c r="A43" s="120">
         <f>'Stammdaten Level I'!A43</f>
         <v>13</v>
       </c>
       <c r="B43" s="20" t="str">
         <f>'Stammdaten Level I'!B43</f>
         <v>Vos collaboratrices et collaborateurs utilisent-ils majoritairement (&gt; 50%) les transports publics pour leurs voyages d’affaires ou votre entreprise propose-t-elle d’autres solutions de mobilité durable (véhicules électriques/hybrides, vélos électriques, autopartage avec voitures électriques) au lieu des véhicules de service conventionnels (fossiles)?</v>
       </c>
-      <c r="C43" s="115"/>
-      <c r="D43" s="115"/>
+      <c r="C43" s="161"/>
+      <c r="D43" s="161"/>
       <c r="E43" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E43" ca="1">IF(C43="Non", INDIRECT("'Stammdaten Level I'!E43"), "")</f>
         <v/>
       </c>
       <c r="F43" s="71" t="str">
         <f>'Stammdaten Level I'!F43</f>
         <v>Optionnel</v>
       </c>
       <c r="G43" s="71"/>
-      <c r="H43" s="272"/>
+      <c r="H43" s="138"/>
       <c r="I43" s="68"/>
     </row>
-    <row r="44" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="261">
+    <row r="44" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A44" s="170">
         <f>'Stammdaten Level I'!A44</f>
         <v>14</v>
       </c>
-      <c r="B44" s="135" t="str">
+      <c r="B44" s="207" t="str">
         <f>'Stammdaten Level I'!B44</f>
         <v>Veuillez sélectionner dans les lignes 45-47 ci-après les points déjà implémentés dans vos règlements. Ce critère n’est considéré comme rempli que si tous les points ont été respectés.</v>
       </c>
-      <c r="C44" s="136"/>
-[...2 lines deleted...]
-      <c r="F44" s="116" t="str">
+      <c r="C44" s="208"/>
+      <c r="D44" s="208"/>
+      <c r="E44" s="209"/>
+      <c r="F44" s="150" t="str">
         <f>'Stammdaten Level I'!F44</f>
         <v>Mesure considérée globalement (points indiqués inclus) comme optionnelle</v>
       </c>
-      <c r="G44" s="116"/>
-      <c r="H44" s="273"/>
+      <c r="G44" s="150"/>
+      <c r="H44" s="163"/>
       <c r="I44" s="68"/>
     </row>
-    <row r="45" spans="1:10" s="4" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="263"/>
+    <row r="45" spans="1:10" s="4" customFormat="1" ht="82.5" customHeight="1">
+      <c r="A45" s="171"/>
       <c r="B45" s="20" t="str">
         <f>'Stammdaten Level I'!B45</f>
         <v>•   	Les transports publics, la mobilité active (marche + vélo) et l’électromobilité sont nettement préférés au transport individuel motorisé conventionnel</v>
       </c>
-      <c r="C45" s="115"/>
-      <c r="D45" s="115"/>
+      <c r="C45" s="161"/>
+      <c r="D45" s="161"/>
       <c r="E45" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E45" ca="1">IF(C45="Non", INDIRECT("'Stammdaten Level I'!E45"), "")</f>
         <v/>
       </c>
-      <c r="F45" s="117"/>
-[...1 lines deleted...]
-      <c r="H45" s="274"/>
+      <c r="F45" s="151"/>
+      <c r="G45" s="151"/>
+      <c r="H45" s="164"/>
       <c r="I45" s="68"/>
     </row>
-    <row r="46" spans="1:10" s="4" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="263"/>
+    <row r="46" spans="1:10" s="4" customFormat="1" ht="80.25" customHeight="1">
+      <c r="A46" s="171"/>
       <c r="B46" s="20" t="str">
         <f>'Stammdaten Level I'!B46</f>
         <v>•   	Remboursement standard des frais de voiture, non pas au kilomètre, mais en fonction des coûts des transports publics</v>
       </c>
-      <c r="C46" s="115"/>
-      <c r="D46" s="115"/>
+      <c r="C46" s="161"/>
+      <c r="D46" s="161"/>
       <c r="E46" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E46" ca="1">IF(C46="Non", INDIRECT("'Stammdaten Level I'!E46"), "")</f>
         <v/>
       </c>
-      <c r="F46" s="117"/>
-[...1 lines deleted...]
-      <c r="H46" s="274"/>
+      <c r="F46" s="151"/>
+      <c r="G46" s="151"/>
+      <c r="H46" s="164"/>
       <c r="I46" s="57"/>
     </row>
-    <row r="47" spans="1:10" s="4" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="263"/>
+    <row r="47" spans="1:10" s="4" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A47" s="171"/>
       <c r="B47" s="20" t="str">
         <f>'Stammdaten Level I'!B47</f>
         <v>•   	Utilisation de voitures de location/leasing avec modes de propulsion durables</v>
       </c>
-      <c r="C47" s="115"/>
-      <c r="D47" s="115"/>
+      <c r="C47" s="161"/>
+      <c r="D47" s="161"/>
       <c r="E47" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E47" ca="1">IF(C47="Non", INDIRECT("'Stammdaten Level I'!E47"), "")</f>
         <v/>
       </c>
-      <c r="F47" s="117"/>
-[...1 lines deleted...]
-      <c r="H47" s="274"/>
+      <c r="F47" s="151"/>
+      <c r="G47" s="151"/>
+      <c r="H47" s="164"/>
       <c r="I47" s="57"/>
     </row>
-    <row r="48" spans="1:10" s="4" customFormat="1" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B48" s="275" t="str">
+    <row r="48" spans="1:10" s="4" customFormat="1" ht="55.5" customHeight="1" thickBot="1">
+      <c r="A48" s="172"/>
+      <c r="B48" s="139" t="str">
         <f>'Stammdaten Level I'!B48</f>
         <v>•   	Possibilité de travailler sans contrainte de lieu ni d’horaires</v>
       </c>
-      <c r="C48" s="252"/>
-[...1 lines deleted...]
-      <c r="E48" s="253" t="str" cm="1">
+      <c r="C48" s="162"/>
+      <c r="D48" s="162"/>
+      <c r="E48" s="129" t="str" cm="1">
         <f t="array" aca="1" ref="E48" ca="1">IF(C48="Non", INDIRECT("'Stammdaten Level I'!E48"), "")</f>
         <v/>
       </c>
-      <c r="F48" s="266"/>
-[...1 lines deleted...]
-      <c r="H48" s="276"/>
+      <c r="F48" s="160"/>
+      <c r="G48" s="160"/>
+      <c r="H48" s="165"/>
       <c r="I48" s="57"/>
     </row>
-    <row r="49" spans="1:9" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1">
       <c r="A49" s="46"/>
       <c r="B49" s="5"/>
       <c r="F49" s="36"/>
       <c r="G49" s="33"/>
     </row>
-    <row r="50" spans="1:9" s="11" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="257" t="str">
+    <row r="50" spans="1:9" s="11" customFormat="1" ht="33" customHeight="1">
+      <c r="A50" s="132" t="str">
         <f>'Stammdaten Level I'!A50</f>
         <v>N°</v>
       </c>
-      <c r="B50" s="258" t="str">
+      <c r="B50" s="133" t="str">
         <f>'Stammdaten Level I'!B50</f>
         <v>Comportement des pendulaires</v>
       </c>
-      <c r="C50" s="259" t="str">
+      <c r="C50" s="177" t="str">
         <f>'Stammdaten Level I'!C50</f>
         <v>Réponse</v>
       </c>
-      <c r="D50" s="277"/>
-      <c r="E50" s="248" t="str">
+      <c r="D50" s="178"/>
+      <c r="E50" s="124" t="str">
         <f>'Stammdaten Level I'!E50</f>
         <v xml:space="preserve">Mesure
 </v>
       </c>
-      <c r="F50" s="249" t="str">
+      <c r="F50" s="125" t="str">
         <f>'Stammdaten Level I'!F50</f>
         <v>Niveau d'engagement 
 Niveau I</v>
       </c>
-      <c r="G50" s="249" t="str">
+      <c r="G50" s="125" t="str">
         <f>'Stammdaten Level I'!G50</f>
         <v>La documentation/pièces justificatives/directives pour le rapport sont-elles disponibles?</v>
       </c>
-      <c r="H50" s="250" t="str">
+      <c r="H50" s="126" t="str">
         <f>'Stammdaten Level I'!H50</f>
         <v>Remarques</v>
       </c>
     </row>
-    <row r="51" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="261">
+    <row r="51" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A51" s="170">
         <f>'Stammdaten Level I'!A51</f>
         <v>15</v>
       </c>
-      <c r="B51" s="121" t="str">
+      <c r="B51" s="211" t="str">
         <f>'Stammdaten Level I'!B51</f>
         <v>Veuillez sélectionner dans les lignes 51-54 ci-après quels points sont déjà inscrits dans vos règlements afin d’inciter votre personnel à opter pour une mobilité pendulaire durable. Ce critère n’est considéré comme rempli que si tous les points sont respectés.</v>
       </c>
-      <c r="C51" s="121"/>
-[...2 lines deleted...]
-      <c r="F51" s="116" t="str">
+      <c r="C51" s="211"/>
+      <c r="D51" s="211"/>
+      <c r="E51" s="211"/>
+      <c r="F51" s="150" t="str">
         <f>'Stammdaten Level I'!F51</f>
         <v>Mesure considérée globalement (points indiqués inclus) comme optionnelle</v>
       </c>
-      <c r="G51" s="116"/>
-      <c r="H51" s="262"/>
+      <c r="G51" s="150"/>
+      <c r="H51" s="153"/>
       <c r="I51" s="57"/>
     </row>
-    <row r="52" spans="1:9" s="4" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="263"/>
+    <row r="52" spans="1:9" s="4" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A52" s="171"/>
       <c r="B52" s="20" t="str">
         <f>'Stammdaten Level I'!B52</f>
         <v>•   	Participation financière à la mobilité combinée (p. ex. contribution à l’abonnement P+Rail, budget de mobilité).</v>
       </c>
-      <c r="C52" s="119"/>
-      <c r="D52" s="120"/>
+      <c r="C52" s="156"/>
+      <c r="D52" s="157"/>
       <c r="E52" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E52" ca="1">IF(C52="Non", INDIRECT("'Stammdaten Level I'!E52"), "")</f>
         <v/>
       </c>
-      <c r="F52" s="117"/>
-[...1 lines deleted...]
-      <c r="H52" s="264"/>
+      <c r="F52" s="151"/>
+      <c r="G52" s="151"/>
+      <c r="H52" s="154"/>
       <c r="I52" s="57"/>
     </row>
-    <row r="53" spans="1:9" s="4" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="263"/>
+    <row r="53" spans="1:9" s="4" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A53" s="171"/>
       <c r="B53" s="20" t="str">
         <f>'Stammdaten Level I'!B53</f>
         <v>•   	Participation financière à l’utilisation des transports publics (p. ex. participation aux abonnements, à l’AG, aux abonnements de travail ou pour les personnes en formation).</v>
       </c>
-      <c r="C53" s="119"/>
-      <c r="D53" s="120"/>
+      <c r="C53" s="156"/>
+      <c r="D53" s="157"/>
       <c r="E53" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E53" ca="1">IF(C53="Non", INDIRECT("'Stammdaten Level I'!E53"), "")</f>
         <v/>
       </c>
-      <c r="F53" s="117"/>
-[...1 lines deleted...]
-      <c r="H53" s="264"/>
+      <c r="F53" s="151"/>
+      <c r="G53" s="151"/>
+      <c r="H53" s="154"/>
       <c r="I53" s="57"/>
     </row>
-    <row r="54" spans="1:9" s="4" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="263"/>
+    <row r="54" spans="1:9" s="4" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A54" s="171"/>
       <c r="B54" s="20" t="str">
         <f>'Stammdaten Level I'!B54</f>
         <v>•   	Participation financière au trafic actif (p. ex. partage public de vélos ou vélo (électrique) personnel)</v>
       </c>
-      <c r="C54" s="119"/>
-      <c r="D54" s="120"/>
+      <c r="C54" s="156"/>
+      <c r="D54" s="157"/>
       <c r="E54" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E54" ca="1">IF(C54="Non", INDIRECT("'Stammdaten Level I'!E54"), "")</f>
         <v/>
       </c>
-      <c r="F54" s="117"/>
-[...1 lines deleted...]
-      <c r="H54" s="264"/>
+      <c r="F54" s="151"/>
+      <c r="G54" s="151"/>
+      <c r="H54" s="154"/>
       <c r="I54" s="57"/>
     </row>
-    <row r="55" spans="1:9" s="4" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B55" s="275" t="str">
+    <row r="55" spans="1:9" s="4" customFormat="1" ht="42" customHeight="1" thickBot="1">
+      <c r="A55" s="172"/>
+      <c r="B55" s="139" t="str">
         <f>'Stammdaten Level I'!B55</f>
         <v>•	   Renoncement aux places de stationnement gratuites sur le site de l’entreprise, sous réserve d’exceptions motivées.</v>
       </c>
-      <c r="C55" s="278"/>
-[...1 lines deleted...]
-      <c r="E55" s="280" t="str" cm="1">
+      <c r="C55" s="158"/>
+      <c r="D55" s="159"/>
+      <c r="E55" s="140" t="str" cm="1">
         <f t="array" aca="1" ref="E55" ca="1">IF(C55="Non", INDIRECT("'Stammdaten Level I'!E55"), "")</f>
         <v/>
       </c>
-      <c r="F55" s="266"/>
-[...1 lines deleted...]
-      <c r="H55" s="267"/>
+      <c r="F55" s="160"/>
+      <c r="G55" s="160"/>
+      <c r="H55" s="210"/>
       <c r="I55" s="57"/>
     </row>
-    <row r="56" spans="1:9" s="4" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" s="4" customFormat="1" ht="13.5" thickBot="1">
       <c r="A56" s="6"/>
       <c r="B56" s="47"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
     </row>
-    <row r="57" spans="1:9" s="11" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="257" t="str">
+    <row r="57" spans="1:9" s="11" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A57" s="132" t="str">
         <f>'Stammdaten Level I'!A57</f>
         <v>N°</v>
       </c>
-      <c r="B57" s="281" t="str">
+      <c r="B57" s="141" t="str">
         <f>'Stammdaten Level I'!B57</f>
         <v>Mobilité active</v>
       </c>
-      <c r="C57" s="259" t="str">
+      <c r="C57" s="177" t="str">
         <f>'Stammdaten Level I'!C57</f>
         <v>Réponse</v>
       </c>
-      <c r="D57" s="277"/>
-      <c r="E57" s="248" t="str">
+      <c r="D57" s="178"/>
+      <c r="E57" s="124" t="str">
         <f>'Stammdaten Level I'!E57</f>
         <v xml:space="preserve">Mesure
 </v>
       </c>
-      <c r="F57" s="249" t="str">
+      <c r="F57" s="125" t="str">
         <f>'Stammdaten Level I'!F57</f>
         <v>Niveau d'engagement 
 Niveau I</v>
       </c>
-      <c r="G57" s="249" t="str">
+      <c r="G57" s="125" t="str">
         <f>'Stammdaten Level I'!G57</f>
         <v>La documentation/pièces justificatives/directives pour le rapport sont-elles disponibles?</v>
       </c>
-      <c r="H57" s="250" t="str">
+      <c r="H57" s="126" t="str">
         <f>'Stammdaten Level I'!H57</f>
         <v>Remarques</v>
       </c>
     </row>
-    <row r="58" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="261">
+    <row r="58" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A58" s="170">
         <f>'Stammdaten Level I'!A58</f>
         <v>16</v>
       </c>
-      <c r="B58" s="122" t="str">
+      <c r="B58" s="173" t="str">
         <f>'Stammdaten Level I'!B58</f>
         <v>Veuillez sélectionner dans les lignes 58 à 60 ci-après les dispositifs dont votre entreprise dispose déjà pour encourager la mobilité active des pendulaires. Ce critère n’est considéré comme rempli que si tous les points ont été mis en œuvre.</v>
       </c>
-      <c r="C58" s="123"/>
-[...2 lines deleted...]
-      <c r="F58" s="116" t="str">
+      <c r="C58" s="174"/>
+      <c r="D58" s="174"/>
+      <c r="E58" s="175"/>
+      <c r="F58" s="150" t="str">
         <f>'Stammdaten Level I'!F58</f>
         <v>Mesure considérée globalement (points indiqués inclus) comme optionnelle</v>
       </c>
-      <c r="G58" s="116"/>
-      <c r="H58" s="262"/>
+      <c r="G58" s="150"/>
+      <c r="H58" s="153"/>
       <c r="I58" s="57"/>
     </row>
-    <row r="59" spans="1:9" s="4" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="263"/>
+    <row r="59" spans="1:9" s="4" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A59" s="171"/>
       <c r="B59" s="18" t="str">
         <f>'Stammdaten Level I'!B59</f>
         <v>•   	Douches et vestiaires pour cyclistes</v>
       </c>
-      <c r="C59" s="119"/>
-      <c r="D59" s="120"/>
+      <c r="C59" s="156"/>
+      <c r="D59" s="157"/>
       <c r="E59" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E59" ca="1">IF(C59="Non", INDIRECT("'Stammdaten Level I'!E59"), "")</f>
         <v/>
       </c>
-      <c r="F59" s="117"/>
-[...1 lines deleted...]
-      <c r="H59" s="264"/>
+      <c r="F59" s="151"/>
+      <c r="G59" s="151"/>
+      <c r="H59" s="154"/>
       <c r="I59" s="57"/>
     </row>
-    <row r="60" spans="1:9" s="4" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="263"/>
+    <row r="60" spans="1:9" s="4" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A60" s="171"/>
       <c r="B60" s="18" t="str">
         <f>'Stammdaten Level I'!B60</f>
         <v xml:space="preserve">•   	Places pour vélos couvertes et, si possible, verrouillables </v>
       </c>
-      <c r="C60" s="119"/>
-      <c r="D60" s="120"/>
+      <c r="C60" s="156"/>
+      <c r="D60" s="157"/>
       <c r="E60" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E60" ca="1">IF(C60="Non", INDIRECT("'Stammdaten Level I'!E60"), "")</f>
         <v/>
       </c>
-      <c r="F60" s="117"/>
-[...1 lines deleted...]
-      <c r="H60" s="264"/>
+      <c r="F60" s="151"/>
+      <c r="G60" s="151"/>
+      <c r="H60" s="154"/>
       <c r="I60" s="57"/>
     </row>
-    <row r="61" spans="1:9" s="4" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="282"/>
+    <row r="61" spans="1:9" s="4" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A61" s="176"/>
       <c r="B61" s="18" t="str">
         <f>'Stammdaten Level I'!B61</f>
         <v>•   	Au moins une autre mesure supplémentaire 
 Exemples: Possibilités de réparation sur le site de l’entreprise/achat et entretien de vélos d’entreprise/partenariats avec des magasins de vélos locaux/incitations ou primes pour les cyclistes réguliers, etc.)</v>
       </c>
-      <c r="C61" s="119"/>
-      <c r="D61" s="120"/>
+      <c r="C61" s="156"/>
+      <c r="D61" s="157"/>
       <c r="E61" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E61" ca="1">IF(C61="Non", INDIRECT("'Stammdaten Level I'!E61"), "")</f>
         <v/>
       </c>
-      <c r="F61" s="118"/>
-[...1 lines deleted...]
-      <c r="H61" s="283"/>
+      <c r="F61" s="152"/>
+      <c r="G61" s="152"/>
+      <c r="H61" s="155"/>
       <c r="I61" s="57"/>
     </row>
-    <row r="62" spans="1:9" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="261">
+    <row r="62" spans="1:9" s="4" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A62" s="170">
         <f>'Stammdaten Level I'!A62</f>
         <v>17</v>
       </c>
-      <c r="B62" s="122" t="str">
+      <c r="B62" s="173" t="str">
         <f>'Stammdaten Level I'!B62</f>
         <v>Veuillez indiquer aux lignes suivantes 62 à 64 si vous souhaitez déjà sensibiliser vos collaboratrices et collaborateurs à la mobilité d’entreprise par le biais de la mesure correspondante. Ce critère n’est considéré comme rempli que si tous les points ont été mis en œuvre.</v>
       </c>
-      <c r="C62" s="123"/>
-[...2 lines deleted...]
-      <c r="F62" s="116" t="str">
+      <c r="C62" s="174"/>
+      <c r="D62" s="174"/>
+      <c r="E62" s="175"/>
+      <c r="F62" s="150" t="str">
         <f>'Stammdaten Level I'!F62</f>
         <v xml:space="preserve">Mesure considérée globalement (points indiqués inclus) comme optionnelle </v>
       </c>
-      <c r="G62" s="116"/>
-      <c r="H62" s="262"/>
+      <c r="G62" s="150"/>
+      <c r="H62" s="153"/>
       <c r="I62" s="57"/>
     </row>
-    <row r="63" spans="1:9" s="4" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="263"/>
+    <row r="63" spans="1:9" s="4" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A63" s="171"/>
       <c r="B63" s="18" t="str">
         <f>'Stammdaten Level I'!B63</f>
         <v>•   	Mesures de communication annuelles récurrentes (offres et matériel de formation, newsletter, bonnes pratiques, actions promotionnelles, etc.)</v>
       </c>
-      <c r="C63" s="119"/>
-      <c r="D63" s="120"/>
+      <c r="C63" s="156"/>
+      <c r="D63" s="157"/>
       <c r="E63" s="16" t="str" cm="1">
         <f t="array" aca="1" ref="E63" ca="1">IF(C63="Non", INDIRECT("'Stammdaten Level I'!E63"), "")</f>
         <v/>
       </c>
-      <c r="F63" s="117"/>
-[...1 lines deleted...]
-      <c r="H63" s="264"/>
+      <c r="F63" s="151"/>
+      <c r="G63" s="151"/>
+      <c r="H63" s="154"/>
       <c r="I63" s="57"/>
     </row>
-    <row r="64" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B64" s="242" t="str">
+    <row r="64" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1" thickBot="1">
+      <c r="A64" s="172"/>
+      <c r="B64" s="122" t="str">
         <f>'Stammdaten Level I'!B64</f>
         <v>•   	Au moins tous les deux ans Campagnes de mobilité (p. ex. bike to work, organisation d’une journée de la mobilité, etc.)</v>
       </c>
-      <c r="C64" s="278"/>
-[...1 lines deleted...]
-      <c r="E64" s="253" t="str" cm="1">
+      <c r="C64" s="158"/>
+      <c r="D64" s="159"/>
+      <c r="E64" s="129" t="str" cm="1">
         <f t="array" aca="1" ref="E64" ca="1">IF(C64="Non", INDIRECT("'Stammdaten Level I'!E64"), "")</f>
         <v/>
       </c>
-      <c r="F64" s="266"/>
-[...1 lines deleted...]
-      <c r="H64" s="267"/>
+      <c r="F64" s="160"/>
+      <c r="G64" s="160"/>
+      <c r="H64" s="210"/>
       <c r="I64" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="86">
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="G36:G39"/>
+    <mergeCell ref="H36:H39"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F62:F64"/>
+    <mergeCell ref="G62:G64"/>
+    <mergeCell ref="H62:H64"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="F51:F55"/>
+    <mergeCell ref="H51:H55"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="G44:G48"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="F36:F39"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="A18:A23"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="B13:B17"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A13:A17"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="A62:A64"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="A51:A55"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="A58:A61"/>
+    <mergeCell ref="C57:D57"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="F58:F61"/>
     <mergeCell ref="H58:H61"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="G51:G55"/>
     <mergeCell ref="G58:G61"/>
     <mergeCell ref="F44:F48"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="H44:H48"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="A62:A64"/>
-[...68 lines deleted...]
-    <mergeCell ref="B62:E62"/>
   </mergeCells>
   <conditionalFormatting sqref="A36">
     <cfRule type="expression" dxfId="278" priority="394">
       <formula>COUNTIF($C$37:$D$39,"Non")&gt;0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="277" priority="395">
       <formula>AND($C$37:$D$39="Non")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="276" priority="396">
       <formula>AND(C37="Oui",C38="Oui",C39="Oui")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A44:A48">
     <cfRule type="expression" dxfId="275" priority="13">
       <formula>AND(C45:C48="Oui")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="274" priority="14">
       <formula>COUNTIF(C45:C48,"Non")&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A51:A55">
     <cfRule type="expression" dxfId="273" priority="115">
       <formula>COUNTIF(C52:C55,"Non")&gt;0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="272" priority="1">
@@ -7050,703 +7050,703 @@
           <xm:sqref>C33:D33 C31:D31 C28:D29 C37:D39 C42:D43 C45:D48 C53:D55 C59:D61 C63:D64 C52:D52</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Message d'erreur." error="Veuillez sélectionner dans le menu déroulant." xr:uid="{AB973A64-D0B4-4A24-AA57-244FDDD94ED0}">
           <x14:formula1>
             <xm:f>Droptown!$A$21:$A$23</xm:f>
           </x14:formula1>
           <xm:sqref>G28:G33 G58:G64 G42:G48 G51:G55 G36</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8071BCB1-CDB2-4EEA-8F66-73DCE3DA1861}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="G28" sqref="G28:G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" style="41" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="5" width="55" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="36.7109375" customWidth="1"/>
     <col min="8" max="8" width="30.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="15" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="15" customFormat="1" ht="18">
       <c r="A1" s="15" t="str">
         <f>'Stammdaten Level II'!A1</f>
         <v>Initiative "MoveSmart - pour une mobilité d'entreprise simple et durable" - Évaluation de la mobilité Niveau II</v>
       </c>
       <c r="B1" s="88"/>
     </row>
-    <row r="2" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="13.5" thickBot="1">
       <c r="A2" t="str">
         <f>'Stammdaten Level I'!A2</f>
         <v>Instructions: pour un complément d’information, veuillez consulter le texte des cellules contenant un coin rouge (en passant la souris dessus).</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="210" t="str">
+    <row r="3" spans="1:6" ht="15">
+      <c r="A3" s="146" t="str">
         <f>'Stammdaten Level I'!A3</f>
         <v>Informations relatives à la personne do contact</v>
       </c>
-      <c r="B3" s="211"/>
-[...6 lines deleted...]
-      <c r="A4" s="215" t="str">
+      <c r="B3" s="147"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="188"/>
+      <c r="F3" s="189"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="168" t="str">
         <f>'Stammdaten Level I'!A4</f>
         <v>Raison sociale</v>
       </c>
-      <c r="B4" s="147"/>
-      <c r="C4" s="142" t="str">
+      <c r="B4" s="169"/>
+      <c r="C4" s="190" t="str">
         <f>IF('Évaluation Niveau I'!C4="","",'Évaluation Niveau I'!C4)</f>
         <v/>
       </c>
-      <c r="D4" s="142"/>
-[...4 lines deleted...]
-      <c r="A5" s="215" t="str">
+      <c r="D4" s="190"/>
+      <c r="E4" s="190"/>
+      <c r="F4" s="191"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="168" t="str">
         <f>'Stammdaten Level I'!A5</f>
         <v>Site et NPA du siège social</v>
       </c>
-      <c r="B5" s="147"/>
-      <c r="C5" s="142" t="str">
+      <c r="B5" s="169"/>
+      <c r="C5" s="190" t="str">
         <f>IF('Évaluation Niveau I'!C5="","",'Évaluation Niveau I'!C5)</f>
         <v/>
       </c>
-      <c r="D5" s="142"/>
-[...4 lines deleted...]
-      <c r="A6" s="217" t="str">
+      <c r="D5" s="190"/>
+      <c r="E5" s="190"/>
+      <c r="F5" s="191"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.5" thickBot="1">
+      <c r="A6" s="180" t="str">
         <f>'Stammdaten Level I'!A6</f>
         <v>Nom, fonction et adresse électronique de la personne en charge de la mobilité</v>
       </c>
-      <c r="B6" s="218"/>
-      <c r="C6" s="219" t="str">
+      <c r="B6" s="181"/>
+      <c r="C6" s="192" t="str">
         <f>IF('Évaluation Niveau I'!C6="","",'Évaluation Niveau I'!C6)</f>
         <v/>
       </c>
-      <c r="D6" s="219"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="192"/>
+      <c r="E6" s="192"/>
+      <c r="F6" s="228"/>
+    </row>
+    <row r="7" spans="1:6" ht="13.5" thickBot="1">
       <c r="A7" s="45"/>
       <c r="B7" s="45"/>
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
     </row>
-    <row r="8" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A8" s="222" t="str">
+    <row r="8" spans="1:6" ht="15">
+      <c r="A8" s="113" t="str">
         <f>'Stammdaten Level I'!A8</f>
         <v>Informations générales</v>
       </c>
-      <c r="B8" s="223"/>
-[...6 lines deleted...]
-      <c r="A9" s="215" t="str">
+      <c r="B8" s="114"/>
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="188"/>
+      <c r="F8" s="189"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="168" t="str">
         <f>'Stammdaten Level I'!A9</f>
         <v>Nombre de collaborateurs et collaboratrices</v>
       </c>
-      <c r="B9" s="147"/>
-      <c r="C9" s="133" t="str">
+      <c r="B9" s="169"/>
+      <c r="C9" s="200" t="str">
         <f>IF('Évaluation Niveau I'!C9="","",'Évaluation Niveau I'!C9)</f>
         <v/>
       </c>
-      <c r="D9" s="133"/>
-[...4 lines deleted...]
-      <c r="A10" s="225" t="str">
+      <c r="D9" s="200"/>
+      <c r="E9" s="200"/>
+      <c r="F9" s="201"/>
+    </row>
+    <row r="10" spans="1:6" ht="13.5" thickBot="1">
+      <c r="A10" s="166" t="str">
         <f>'Stammdaten Level I'!A10</f>
         <v>Veuillez indiquer dans la colonne de droite si cette déclaration concerne les données suivantes 
 a) de l’entreprise totale suisse.
 b) dont le siège social est en Suisse.
 c) d’une succursale/succursale en Suisse.
 d) d’une filiale en Suisse.</v>
       </c>
-      <c r="B10" s="226"/>
-      <c r="C10" s="285" t="str">
+      <c r="B10" s="167"/>
+      <c r="C10" s="231" t="str">
         <f>IF('Évaluation Niveau I'!C10="","",'Évaluation Niveau I'!C10)</f>
         <v/>
       </c>
-      <c r="D10" s="285"/>
-[...5 lines deleted...]
-      <c r="A12" s="230" t="str">
+      <c r="D10" s="231"/>
+      <c r="E10" s="231"/>
+      <c r="F10" s="232"/>
+    </row>
+    <row r="11" spans="1:6" ht="13.5" thickBot="1"/>
+    <row r="12" spans="1:6">
+      <c r="A12" s="115" t="str">
         <f>'Stammdaten Level I'!A12</f>
         <v>N°</v>
       </c>
-      <c r="B12" s="231" t="str">
+      <c r="B12" s="116" t="str">
         <f>'Stammdaten Level I'!B12</f>
         <v>Répartition modale</v>
       </c>
-      <c r="C12" s="232" t="str">
+      <c r="C12" s="117" t="str">
         <f>'Stammdaten Level I'!C12</f>
         <v>Moyen de transport</v>
       </c>
-      <c r="D12" s="233" t="str">
+      <c r="D12" s="118" t="str">
         <f>'Stammdaten Level I'!D12</f>
         <v>%</v>
       </c>
-      <c r="E12" s="234" t="str">
+      <c r="E12" s="195" t="str">
         <f>'Stammdaten Level I'!E12</f>
         <v>Remarques</v>
       </c>
-      <c r="F12" s="235"/>
-[...2 lines deleted...]
-      <c r="A13" s="236">
+      <c r="F12" s="196"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="182">
         <f>'Stammdaten Level I'!A13</f>
         <v>1</v>
       </c>
-      <c r="B13" s="125" t="str">
+      <c r="B13" s="179" t="str">
         <f>'Stammdaten Level I'!B13</f>
         <v>Quel est, selon vous, le pourcentage des différents moyens de transport utilisés le plus souvent par vos collaborateurs et collaboratrices pour se rendre de leur domicile à votre entreprise?</v>
       </c>
       <c r="C13" s="17" t="str">
         <f>'Stammdaten Level I'!C13</f>
         <v>TIM (voiture, moto/scooter)</v>
       </c>
       <c r="D13" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D13="","",'Évaluation Niveau I'!D13)</f>
         <v/>
       </c>
-      <c r="E13" s="129" t="str">
+      <c r="E13" s="148" t="str">
         <f>IF('Évaluation Niveau I'!E13="","",'Évaluation Niveau I'!E13)</f>
         <v/>
       </c>
-      <c r="F13" s="237"/>
-[...3 lines deleted...]
-      <c r="B14" s="125"/>
+      <c r="F13" s="149"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="182"/>
+      <c r="B14" s="179"/>
       <c r="C14" s="17" t="str">
         <f>'Stammdaten Level I'!C14</f>
         <v>Transports publics</v>
       </c>
       <c r="D14" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D14="","",'Évaluation Niveau I'!D14)</f>
         <v/>
       </c>
-      <c r="E14" s="129" t="str">
+      <c r="E14" s="148" t="str">
         <f>IF('Évaluation Niveau I'!E14="","",'Évaluation Niveau I'!E14)</f>
         <v/>
       </c>
-      <c r="F14" s="237"/>
-[...3 lines deleted...]
-      <c r="B15" s="125"/>
+      <c r="F14" s="149"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="182"/>
+      <c r="B15" s="179"/>
       <c r="C15" s="17" t="str">
         <f>'Stammdaten Level I'!C15</f>
         <v>Mobilité active - velo</v>
       </c>
       <c r="D15" s="27"/>
-      <c r="E15" s="129" t="str">
+      <c r="E15" s="148" t="str">
         <f>IF('Évaluation Niveau I'!E15="","",'Évaluation Niveau I'!E15)</f>
         <v/>
       </c>
-      <c r="F15" s="237"/>
-[...3 lines deleted...]
-      <c r="B16" s="125"/>
+      <c r="F15" s="149"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="182"/>
+      <c r="B16" s="179"/>
       <c r="C16" s="17" t="str">
         <f>'Stammdaten Level I'!C16</f>
         <v>Mobilité active - marche</v>
       </c>
       <c r="D16" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D16="","",'Évaluation Niveau I'!D16)</f>
         <v/>
       </c>
-      <c r="E16" s="129" t="str">
+      <c r="E16" s="148" t="str">
         <f>IF('Évaluation Niveau I'!E16="","",'Évaluation Niveau I'!E16)</f>
         <v/>
       </c>
-      <c r="F16" s="237"/>
-[...3 lines deleted...]
-      <c r="B17" s="125"/>
+      <c r="F16" s="149"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="182"/>
+      <c r="B17" s="179"/>
       <c r="C17" s="17" t="str">
         <f>'Stammdaten Level I'!C17</f>
         <v>Total théorique</v>
       </c>
       <c r="D17" s="40">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="131"/>
-[...3 lines deleted...]
-      <c r="A18" s="236">
+      <c r="E17" s="204"/>
+      <c r="F17" s="205"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="182">
         <f>'Stammdaten Level I'!A18</f>
         <v>2</v>
       </c>
-      <c r="B18" s="125" t="str">
+      <c r="B18" s="179" t="str">
         <f>'Stammdaten Level I'!B18</f>
         <v xml:space="preserve">Veuillez indiquer le pourcentage de moyens de transport utilisés par votre personnel pour leurs voyages d’affaires (y compris la prise en compte du décompte des frais). </v>
       </c>
       <c r="C18" s="17" t="str">
         <f>'Stammdaten Level I'!C18</f>
         <v>TIM (voiture, moto/scooter)</v>
       </c>
       <c r="D18" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D18="","",'Évaluation Niveau I'!D18)</f>
         <v/>
       </c>
-      <c r="E18" s="133" t="str">
+      <c r="E18" s="200" t="str">
         <f>IF('Évaluation Niveau I'!E18="","",'Évaluation Niveau I'!E18)</f>
         <v/>
       </c>
-      <c r="F18" s="224"/>
-[...3 lines deleted...]
-      <c r="B19" s="125"/>
+      <c r="F18" s="201"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="182"/>
+      <c r="B19" s="179"/>
       <c r="C19" s="17" t="str">
         <f>'Stammdaten Level I'!C19</f>
         <v>Transports publics</v>
       </c>
       <c r="D19" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D19="","",'Évaluation Niveau I'!D19)</f>
         <v/>
       </c>
-      <c r="E19" s="133" t="str">
+      <c r="E19" s="200" t="str">
         <f>IF('Évaluation Niveau I'!E19="","",'Évaluation Niveau I'!E19)</f>
         <v/>
       </c>
-      <c r="F19" s="224"/>
-[...3 lines deleted...]
-      <c r="B20" s="125"/>
+      <c r="F19" s="201"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="182"/>
+      <c r="B20" s="179"/>
       <c r="C20" s="17" t="str">
         <f>'Stammdaten Level I'!C20</f>
         <v>Flugzeug</v>
       </c>
       <c r="D20" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D20="","",'Évaluation Niveau I'!D20)</f>
         <v/>
       </c>
-      <c r="E20" s="133" t="str">
+      <c r="E20" s="200" t="str">
         <f>IF('Évaluation Niveau I'!E20="","",'Évaluation Niveau I'!E20)</f>
         <v/>
       </c>
-      <c r="F20" s="224"/>
-[...3 lines deleted...]
-      <c r="B21" s="125"/>
+      <c r="F20" s="201"/>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="182"/>
+      <c r="B21" s="179"/>
       <c r="C21" s="17" t="str">
         <f>'Stammdaten Level I'!C21</f>
         <v>Mobilité active - velo</v>
       </c>
       <c r="D21" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D21="","",'Évaluation Niveau I'!D21)</f>
         <v/>
       </c>
-      <c r="E21" s="133" t="str">
+      <c r="E21" s="200" t="str">
         <f>IF('Évaluation Niveau I'!E21="","",'Évaluation Niveau I'!E21)</f>
         <v/>
       </c>
-      <c r="F21" s="224"/>
-[...3 lines deleted...]
-      <c r="B22" s="125"/>
+      <c r="F21" s="201"/>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="182"/>
+      <c r="B22" s="179"/>
       <c r="C22" s="17" t="str">
         <f>'Stammdaten Level I'!C22</f>
         <v>Mobilité active - marche</v>
       </c>
       <c r="D22" s="27" t="str">
         <f>IF('Évaluation Niveau I'!D22="","",'Évaluation Niveau I'!D22)</f>
         <v/>
       </c>
-      <c r="E22" s="133" t="str">
+      <c r="E22" s="200" t="str">
         <f>IF('Évaluation Niveau I'!E22="","",'Évaluation Niveau I'!E22)</f>
         <v/>
       </c>
-      <c r="F22" s="224"/>
-[...3 lines deleted...]
-      <c r="B23" s="125"/>
+      <c r="F22" s="201"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="182"/>
+      <c r="B23" s="179"/>
       <c r="C23" s="17" t="str">
         <f>'Stammdaten Level I'!C23</f>
         <v>Total théorique</v>
       </c>
       <c r="D23" s="40">
         <f>SUM(D18:D22)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="148"/>
-[...3 lines deleted...]
-      <c r="A24" s="240">
+      <c r="E23" s="202"/>
+      <c r="F23" s="203"/>
+    </row>
+    <row r="24" spans="1:8" ht="38.25">
+      <c r="A24" s="120">
         <f>'Stammdaten Level I'!A24</f>
         <v>3</v>
       </c>
       <c r="B24" s="18" t="str">
         <f>'Stammdaten Level I'!B24</f>
         <v>Les données saisies à la question 1 ont-elles été estimées ou relevées (p. ex. enquête auprès du personnel)? Si les données se fondent sur une estimation, indiquez les hypothèses correspondantes dans le champ «Remarques».</v>
       </c>
-      <c r="C24" s="138" t="str">
+      <c r="C24" s="184" t="str">
         <f>IF('Évaluation Niveau I'!C24="","",'Évaluation Niveau I'!C24)</f>
         <v/>
       </c>
-      <c r="D24" s="151"/>
-      <c r="E24" s="129" t="str">
+      <c r="D24" s="227"/>
+      <c r="E24" s="148" t="str">
         <f>IF('Évaluation Niveau I'!E24="","",'Évaluation Niveau I'!E24)</f>
         <v/>
       </c>
-      <c r="F24" s="237"/>
-[...2 lines deleted...]
-      <c r="A25" s="241">
+      <c r="F24" s="149"/>
+    </row>
+    <row r="25" spans="1:8" ht="51.75" thickBot="1">
+      <c r="A25" s="121">
         <f>'Stammdaten Level I'!A25</f>
         <v>4</v>
       </c>
-      <c r="B25" s="242" t="str">
+      <c r="B25" s="122" t="str">
         <f>'Stammdaten Level I'!B25</f>
         <v>Les données saisies à la question 2 ont-elles fait l’objet d’estimations ou d’un relevé (p. ex. justificatifs de frais, outils de remboursement des frais)? Si les données se fondent sur une estimation, saisissez les hypothèses correspondantes dans le champ «Remarques».</v>
       </c>
-      <c r="C25" s="243" t="str">
+      <c r="C25" s="186" t="str">
         <f>IF('Évaluation Niveau I'!C25="","",'Évaluation Niveau I'!C25)</f>
         <v/>
       </c>
-      <c r="D25" s="287"/>
-      <c r="E25" s="227" t="str">
+      <c r="D25" s="233"/>
+      <c r="E25" s="197" t="str">
         <f>IF('Évaluation Niveau I'!E25="","",'Évaluation Niveau I'!E25)</f>
         <v/>
       </c>
-      <c r="F25" s="229"/>
-[...3 lines deleted...]
-      <c r="A27" s="245" t="str">
+      <c r="F25" s="199"/>
+    </row>
+    <row r="26" spans="1:8" ht="13.5" thickBot="1"/>
+    <row r="27" spans="1:8" s="4" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A27" s="123" t="str">
         <f>'Stammdaten Level II'!A27</f>
         <v>N°</v>
       </c>
-      <c r="B27" s="246" t="str">
+      <c r="B27" s="119" t="str">
         <f>'Stammdaten Level II'!B27</f>
         <v>Généralités</v>
       </c>
-      <c r="C27" s="288" t="str">
+      <c r="C27" s="229" t="str">
         <f>'Stammdaten Level II'!C27</f>
         <v>Réponse</v>
       </c>
-      <c r="D27" s="289"/>
-      <c r="E27" s="281" t="str">
+      <c r="D27" s="230"/>
+      <c r="E27" s="141" t="str">
         <f>'Stammdaten Level II'!E27</f>
         <v xml:space="preserve">Mesure
 </v>
       </c>
-      <c r="F27" s="249" t="str">
+      <c r="F27" s="125" t="str">
         <f>'Stammdaten Level II'!F27</f>
         <v>Niveau d'engagement 
 Niveau I</v>
       </c>
-      <c r="G27" s="290" t="str">
+      <c r="G27" s="142" t="str">
         <f>'Stammdaten Level II'!G27</f>
         <v>La documentation/pièces justificatives/directives pour le rapport sont-elles disponibles?</v>
       </c>
-      <c r="H27" s="250" t="str">
+      <c r="H27" s="126" t="str">
         <f>'Stammdaten Level II'!H27</f>
         <v>Remarques</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="291">
+    <row r="28" spans="1:8" ht="31.5" customHeight="1">
+      <c r="A28" s="221">
         <f>'Stammdaten Level II'!A28</f>
         <v>5</v>
       </c>
-      <c r="B28" s="125" t="str">
+      <c r="B28" s="179" t="str">
         <f>'Stammdaten Level II'!B28</f>
         <v>Veuillez indiquer aux lignes 29 et 30 ci-après si les points mentionnés concernant l’intégration du concept de mobilité en tant que processus de management visant à atteindre le zéro net d’ici 2040 ont déjà été mis en œuvre. Ce critère n’est considéré comme rempli que si tous les points ont été mis en œuvre.</v>
       </c>
-      <c r="C28" s="125"/>
-[...2 lines deleted...]
-      <c r="F28" s="152" t="str">
+      <c r="C28" s="179"/>
+      <c r="D28" s="179"/>
+      <c r="E28" s="179"/>
+      <c r="F28" s="212" t="str">
         <f>'Stammdaten Level II'!F28</f>
         <v>Obligatoire</v>
       </c>
-      <c r="G28" s="155"/>
-[...3 lines deleted...]
-      <c r="A29" s="293"/>
+      <c r="G28" s="215"/>
+      <c r="H28" s="218"/>
+    </row>
+    <row r="29" spans="1:8" ht="122.25" customHeight="1">
+      <c r="A29" s="222"/>
       <c r="B29" s="52" t="str">
         <f>'Stammdaten Level II'!B29</f>
         <v>Votre entreprise dispose-t-elle d’une gouvernance structurée pour mettre en œuvre votre concept de mobilité (p. ex. mesures de communication, directives internes, compétences, formations ou campagnes d’information)?</v>
       </c>
-      <c r="C29" s="119"/>
-      <c r="D29" s="120"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="157"/>
       <c r="E29" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E29" ca="1">IF(C29="Non", INDIRECT("'Stammdaten Level II'!E29"), "")</f>
         <v/>
       </c>
-      <c r="F29" s="153"/>
-[...4 lines deleted...]
-      <c r="A30" s="295"/>
+      <c r="F29" s="213"/>
+      <c r="G29" s="216"/>
+      <c r="H29" s="219"/>
+    </row>
+    <row r="30" spans="1:8" ht="48" customHeight="1">
+      <c r="A30" s="223"/>
       <c r="B30" s="52" t="str">
         <f>'Stammdaten Level II'!B30</f>
         <v xml:space="preserve">La répartition modale est-elle relevée et documentée au moins au rythme du reporting CO2? </v>
       </c>
-      <c r="C30" s="119"/>
-      <c r="D30" s="120"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="157"/>
       <c r="E30" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E30" ca="1">IF(C30="Non", INDIRECT("'Stammdaten Level II'!E30"), "")</f>
         <v/>
       </c>
-      <c r="F30" s="154"/>
-[...4 lines deleted...]
-      <c r="A31" s="291">
+      <c r="F30" s="224"/>
+      <c r="G30" s="225"/>
+      <c r="H30" s="226"/>
+    </row>
+    <row r="31" spans="1:8" ht="48" customHeight="1">
+      <c r="A31" s="221">
         <f>'Stammdaten Level II'!A31</f>
         <v>6</v>
       </c>
-      <c r="B31" s="122" t="str">
+      <c r="B31" s="173" t="str">
         <f>'Stammdaten Level II'!B31</f>
         <v>Veuillez indiquer aux lignes 32 et 33 ci-après si les points mentionnés concernant l’intégration du concept de mobilité en tant que processus de management visant à atteindre le zéro net d’ici 2040 ont déjà été mis en œuvre. Ce critère n’est considéré comme rempli que si tous les points ont été mis en œuvre.</v>
       </c>
-      <c r="C31" s="123"/>
-[...2 lines deleted...]
-      <c r="F31" s="152" t="str">
+      <c r="C31" s="174"/>
+      <c r="D31" s="174"/>
+      <c r="E31" s="175"/>
+      <c r="F31" s="212" t="str">
         <f>'Stammdaten Level II'!F31</f>
         <v>Obligatoire</v>
       </c>
-      <c r="G31" s="155"/>
-[...3 lines deleted...]
-      <c r="A32" s="293"/>
+      <c r="G31" s="215"/>
+      <c r="H31" s="218"/>
+    </row>
+    <row r="32" spans="1:8" ht="61.5" customHeight="1">
+      <c r="A32" s="222"/>
       <c r="B32" s="52" t="str">
         <f>'Stammdaten Level II'!B32</f>
         <v xml:space="preserve">La trajectoire de réduction des émissions de CO2 visant à atteindre la neutralité carbone d’ici à 2040 a-t-elle été définie et fera-t-elle l’objet d’un rapport? </v>
       </c>
-      <c r="C32" s="119"/>
-      <c r="D32" s="120"/>
+      <c r="C32" s="156"/>
+      <c r="D32" s="157"/>
       <c r="E32" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E32" ca="1">IF(C32="Non", INDIRECT("'Stammdaten Level II'!E32"), "")</f>
         <v/>
       </c>
-      <c r="F32" s="153"/>
-[...4 lines deleted...]
-      <c r="A33" s="295"/>
+      <c r="F32" s="213"/>
+      <c r="G32" s="216"/>
+      <c r="H32" s="219"/>
+    </row>
+    <row r="33" spans="1:8" ht="54" customHeight="1">
+      <c r="A33" s="223"/>
       <c r="B33" s="52" t="str">
         <f>'Stammdaten Level II'!B33</f>
         <v xml:space="preserve">Le compte rendu public sur la trajectoire de réduction des émissions de CO2 définie est-il effectué conformément aux prescriptions réglementaires au minimum? 
 </v>
       </c>
-      <c r="C33" s="119"/>
-      <c r="D33" s="120"/>
+      <c r="C33" s="156"/>
+      <c r="D33" s="157"/>
       <c r="E33" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E33" ca="1">IF(C33="Non", INDIRECT("'Stammdaten Level II'!E33"), "")</f>
         <v/>
       </c>
-      <c r="F33" s="154"/>
-[...4 lines deleted...]
-      <c r="A34" s="297">
+      <c r="F33" s="224"/>
+      <c r="G33" s="225"/>
+      <c r="H33" s="226"/>
+    </row>
+    <row r="34" spans="1:8" ht="54" customHeight="1">
+      <c r="A34" s="143">
         <f>'Stammdaten Level II'!A34</f>
         <v>7</v>
       </c>
       <c r="B34" s="52" t="str">
         <f>'Stammdaten Level II'!B34</f>
         <v xml:space="preserve">Les places de stationnement sont-elles attribuées au personnel au moins aux prix du marché local? 
 </v>
       </c>
-      <c r="C34" s="119"/>
-      <c r="D34" s="120"/>
+      <c r="C34" s="156"/>
+      <c r="D34" s="157"/>
       <c r="E34" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E34" ca="1">IF(C34="Non", INDIRECT("'Stammdaten Level II'!E34"), "")</f>
         <v/>
       </c>
       <c r="F34" s="97" t="str">
         <f>'Stammdaten Level II'!F34</f>
         <v>Obligatoire</v>
       </c>
       <c r="G34" s="95"/>
-      <c r="H34" s="298"/>
-[...2 lines deleted...]
-      <c r="A35" s="236">
+      <c r="H34" s="144"/>
+    </row>
+    <row r="35" spans="1:8" ht="38.25" customHeight="1">
+      <c r="A35" s="182">
         <f>'Stammdaten Level II'!A35</f>
         <v>8</v>
       </c>
-      <c r="B35" s="125" t="str">
+      <c r="B35" s="179" t="str">
         <f>'Stammdaten Level II'!B35</f>
         <v>Veuillez indiquer aux lignes 36 et 37 ci-après si les points mentionnés concernant les mesures de mobilité durable ont déjà été mis en œuvre. Ce critère n’est considéré comme rempli que si tous les points ont été mis en œuvre.</v>
       </c>
-      <c r="C35" s="125"/>
-[...2 lines deleted...]
-      <c r="F35" s="152" t="str">
+      <c r="C35" s="179"/>
+      <c r="D35" s="179"/>
+      <c r="E35" s="179"/>
+      <c r="F35" s="212" t="str">
         <f>'Stammdaten Level II'!F35</f>
         <v>Obligatoire</v>
       </c>
-      <c r="G35" s="155"/>
-[...3 lines deleted...]
-      <c r="A36" s="236"/>
+      <c r="G35" s="215"/>
+      <c r="H35" s="218"/>
+    </row>
+    <row r="36" spans="1:8" ht="77.25" customHeight="1">
+      <c r="A36" s="182"/>
       <c r="B36" s="52" t="str">
         <f>'Stammdaten Level II'!B36</f>
         <v xml:space="preserve">Selon votre concept de mobilité, est-il déjà prévu d’acquérir exclusivement des voitures et des véhicules utilitaires à propulsion non fossile à partir de 2030? </v>
       </c>
-      <c r="C36" s="119"/>
-      <c r="D36" s="120"/>
+      <c r="C36" s="156"/>
+      <c r="D36" s="157"/>
       <c r="E36" s="59" t="str" cm="1">
         <f t="array" aca="1" ref="E36" ca="1">IF(C36="Non", INDIRECT("'Stammdaten Level II'!E36"), "")</f>
         <v/>
       </c>
-      <c r="F36" s="153"/>
-[...5 lines deleted...]
-      <c r="B37" s="300" t="str">
+      <c r="F36" s="213"/>
+      <c r="G36" s="216"/>
+      <c r="H36" s="219"/>
+    </row>
+    <row r="37" spans="1:8" ht="60" customHeight="1" thickBot="1">
+      <c r="A37" s="234"/>
+      <c r="B37" s="145" t="str">
         <f>'Stammdaten Level II'!B37</f>
         <v>Votre concept de mobilité prévoit-il la mise en œuvre de la neutralité carbone de votre propre flotte d’ici à 2040 au plus tard?</v>
       </c>
-      <c r="C37" s="278"/>
-[...1 lines deleted...]
-      <c r="E37" s="280" t="str" cm="1">
+      <c r="C37" s="158"/>
+      <c r="D37" s="159"/>
+      <c r="E37" s="140" t="str" cm="1">
         <f t="array" aca="1" ref="E37" ca="1">IF(C37="Non", INDIRECT("'Stammdaten Level II'!E37"), "")</f>
         <v/>
       </c>
-      <c r="F37" s="301"/>
-[...1 lines deleted...]
-      <c r="H37" s="303"/>
+      <c r="F37" s="214"/>
+      <c r="G37" s="217"/>
+      <c r="H37" s="220"/>
     </row>
   </sheetData>
   <mergeCells count="56">
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A35:A37"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A13:A17"/>
+    <mergeCell ref="B13:B17"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="A18:A23"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E22:F22"/>
     <mergeCell ref="F35:F37"/>
     <mergeCell ref="G35:G37"/>
     <mergeCell ref="H35:H37"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="G28:G30"/>
     <mergeCell ref="H28:H30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="F31:F33"/>
     <mergeCell ref="G31:G33"/>
     <mergeCell ref="H31:H33"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="C32:D32"/>
-    <mergeCell ref="A13:A17"/>
-[...38 lines deleted...]
-    <mergeCell ref="C37:D37"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="183" priority="416">
       <formula>COUNTIF(C29:C30,"Non")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="182" priority="415">
       <formula>AND(C29="Oui", C30="Oui")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A31">
     <cfRule type="expression" dxfId="181" priority="443">
       <formula>COUNTIF(C32:C33,"Non")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="180" priority="442">
       <formula>AND(C32="Oui",C33="Oui")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A35:A37">
     <cfRule type="expression" dxfId="179" priority="2">
       <formula>AND(C36:C37="Oui")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="178" priority="3">
       <formula>COUNTIF(C36:C37,"Non")</formula>
     </cfRule>
   </conditionalFormatting>
@@ -7922,1064 +7922,1064 @@
           <x14:formula1>
             <xm:f>Droptown!$A$21:$A$23</xm:f>
           </x14:formula1>
           <xm:sqref>G28 G31 G35</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1E3E76E0-DF1C-4ACE-80CF-21E251F1186B}">
           <x14:formula1>
             <xm:f>Droptown!$A$2:$A$4</xm:f>
           </x14:formula1>
           <xm:sqref>C34:D34</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{756C2B14-0FD3-412F-AC40-38258774BA42}">
   <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E68" sqref="E68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" style="41" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="55" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="36.7109375" customWidth="1"/>
     <col min="8" max="8" width="30.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="18">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="55"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="15">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
-      <c r="E3" s="140"/>
-[...3 lines deleted...]
-      <c r="A4" s="147" t="s">
+      <c r="E3" s="236"/>
+      <c r="F3" s="237"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="169" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="147"/>
-[...6 lines deleted...]
-      <c r="A5" s="147" t="s">
+      <c r="B4" s="169"/>
+      <c r="C4" s="190"/>
+      <c r="D4" s="190"/>
+      <c r="E4" s="190"/>
+      <c r="F4" s="190"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="169" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="147"/>
-[...6 lines deleted...]
-      <c r="A6" s="147" t="s">
+      <c r="B5" s="169"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="190"/>
+      <c r="E5" s="190"/>
+      <c r="F5" s="190"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="169" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="147"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B6" s="169"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="238"/>
+      <c r="E6" s="238"/>
+      <c r="F6" s="239"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="45"/>
       <c r="B7" s="45"/>
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="H7" s="44"/>
     </row>
-    <row r="8" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="15">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="42"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
-      <c r="E8" s="140"/>
-[...3 lines deleted...]
-      <c r="A9" s="147" t="s">
+      <c r="E8" s="236"/>
+      <c r="F8" s="237"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="169" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="147"/>
-[...3 lines deleted...]
-      <c r="F9" s="133"/>
+      <c r="B9" s="169"/>
+      <c r="C9" s="200"/>
+      <c r="D9" s="200"/>
+      <c r="E9" s="200"/>
+      <c r="F9" s="200"/>
       <c r="H9" s="44"/>
     </row>
-    <row r="10" spans="1:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="191" t="s">
+    <row r="10" spans="1:8" ht="81.75" customHeight="1">
+      <c r="A10" s="240" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="192"/>
-[...3 lines deleted...]
-      <c r="F10" s="130"/>
+      <c r="B10" s="241"/>
+      <c r="C10" s="148"/>
+      <c r="D10" s="242"/>
+      <c r="E10" s="242"/>
+      <c r="F10" s="243"/>
       <c r="H10" s="44"/>
     </row>
-    <row r="12" spans="1:8" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A12" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="37" t="str">
         <f>Stammdaten_alt!D12</f>
         <v>%</v>
       </c>
-      <c r="E12" s="145" t="s">
+      <c r="E12" s="235" t="s">
         <v>12</v>
       </c>
-      <c r="F12" s="145"/>
+      <c r="F12" s="235"/>
       <c r="G12"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="134">
+    <row r="13" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="249">
         <f>Stammdaten_alt!A13</f>
         <v>1</v>
       </c>
-      <c r="B13" s="125" t="s">
+      <c r="B13" s="179" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="29"/>
-      <c r="E13" s="190"/>
-      <c r="F13" s="190"/>
+      <c r="E13" s="250"/>
+      <c r="F13" s="250"/>
       <c r="G13"/>
     </row>
-    <row r="14" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="125"/>
+    <row r="14" spans="1:8" s="4" customFormat="1">
+      <c r="A14" s="249"/>
+      <c r="B14" s="179"/>
       <c r="C14" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="29"/>
-      <c r="E14" s="188"/>
-      <c r="F14" s="189"/>
+      <c r="E14" s="244"/>
+      <c r="F14" s="245"/>
       <c r="G14"/>
     </row>
-    <row r="15" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="125"/>
+    <row r="15" spans="1:8" s="4" customFormat="1">
+      <c r="A15" s="249"/>
+      <c r="B15" s="179"/>
       <c r="C15" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="29"/>
-      <c r="E15" s="188"/>
-      <c r="F15" s="189"/>
+      <c r="E15" s="244"/>
+      <c r="F15" s="245"/>
       <c r="G15"/>
     </row>
-    <row r="16" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="125"/>
+    <row r="16" spans="1:8" s="4" customFormat="1">
+      <c r="A16" s="249"/>
+      <c r="B16" s="179"/>
       <c r="C16" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="29"/>
-      <c r="E16" s="188"/>
-      <c r="F16" s="189"/>
+      <c r="E16" s="244"/>
+      <c r="F16" s="245"/>
       <c r="G16"/>
     </row>
-    <row r="17" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="125"/>
+    <row r="17" spans="1:10" s="4" customFormat="1">
+      <c r="A17" s="249"/>
+      <c r="B17" s="179"/>
       <c r="C17" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="40">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="131"/>
-      <c r="F17" s="132"/>
+      <c r="E17" s="204"/>
+      <c r="F17" s="251"/>
       <c r="G17"/>
       <c r="H17" s="3"/>
     </row>
-    <row r="18" spans="1:10" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="184">
+    <row r="18" spans="1:10" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="254">
         <f>Stammdaten_alt!A18</f>
         <v>2</v>
       </c>
-      <c r="B18" s="185" t="s">
+      <c r="B18" s="255" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="27"/>
-      <c r="E18" s="133"/>
-      <c r="F18" s="133"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
       <c r="G18"/>
       <c r="H18" s="3"/>
     </row>
-    <row r="19" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B19" s="183"/>
+    <row r="19" spans="1:10" s="4" customFormat="1">
+      <c r="A19" s="254"/>
+      <c r="B19" s="253"/>
       <c r="C19" s="50" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="27"/>
-      <c r="E19" s="129"/>
-      <c r="F19" s="130"/>
+      <c r="E19" s="148"/>
+      <c r="F19" s="243"/>
       <c r="G19"/>
       <c r="H19" s="3"/>
     </row>
-    <row r="20" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="183"/>
+    <row r="20" spans="1:10" s="4" customFormat="1">
+      <c r="A20" s="254"/>
+      <c r="B20" s="253"/>
       <c r="C20" s="50" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="27"/>
-      <c r="E20" s="129"/>
-      <c r="F20" s="130"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="243"/>
       <c r="G20"/>
       <c r="H20" s="56"/>
       <c r="I20" s="14"/>
       <c r="J20" s="1"/>
     </row>
-    <row r="21" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B21" s="183"/>
+    <row r="21" spans="1:10" s="4" customFormat="1">
+      <c r="A21" s="254"/>
+      <c r="B21" s="253"/>
       <c r="C21" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="27"/>
-      <c r="E21" s="129"/>
-      <c r="F21" s="130"/>
+      <c r="E21" s="148"/>
+      <c r="F21" s="243"/>
       <c r="G21"/>
       <c r="H21" s="58"/>
     </row>
-    <row r="22" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B22" s="183"/>
+    <row r="22" spans="1:10" s="4" customFormat="1">
+      <c r="A22" s="254"/>
+      <c r="B22" s="253"/>
       <c r="C22" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="27"/>
       <c r="E22" s="61"/>
       <c r="F22" s="60"/>
       <c r="G22"/>
       <c r="H22" s="3"/>
     </row>
-    <row r="23" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B23" s="183"/>
+    <row r="23" spans="1:10" s="4" customFormat="1">
+      <c r="A23" s="254"/>
+      <c r="B23" s="253"/>
       <c r="C23" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="40">
         <f>SUM(D18:D22)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="148"/>
-      <c r="F23" s="149"/>
+      <c r="E23" s="202"/>
+      <c r="F23" s="252"/>
       <c r="G23"/>
       <c r="H23" s="3"/>
     </row>
-    <row r="24" spans="1:10" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="4" customFormat="1" ht="38.25">
       <c r="A24" s="29">
         <f>Stammdaten_alt!A24</f>
         <v>3</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="186"/>
-[...2 lines deleted...]
-      <c r="F24" s="189"/>
+      <c r="C24" s="246"/>
+      <c r="D24" s="247"/>
+      <c r="E24" s="244"/>
+      <c r="F24" s="245"/>
       <c r="G24"/>
       <c r="H24" s="3"/>
     </row>
-    <row r="25" spans="1:10" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="4" customFormat="1" ht="51">
       <c r="A25" s="29">
         <f>Stammdaten_alt!A25</f>
         <v>4</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="186"/>
-[...2 lines deleted...]
-      <c r="F25" s="189"/>
+      <c r="C25" s="246"/>
+      <c r="D25" s="247"/>
+      <c r="E25" s="244"/>
+      <c r="F25" s="245"/>
       <c r="G25"/>
       <c r="H25" s="3"/>
     </row>
-    <row r="26" spans="1:10" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" s="4" customFormat="1" ht="15">
       <c r="A26" s="6"/>
       <c r="B26" s="24"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="3"/>
     </row>
-    <row r="27" spans="1:10" s="4" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="49.5" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="150" t="s">
+      <c r="C27" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D27" s="150"/>
+      <c r="D27" s="248"/>
       <c r="E27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="87" t="s">
         <v>27</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="4" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" s="4" customFormat="1" ht="81.75" customHeight="1">
       <c r="A28" s="29">
         <v>5</v>
       </c>
       <c r="B28" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="133"/>
-      <c r="D28" s="133"/>
+      <c r="C28" s="200"/>
+      <c r="D28" s="200"/>
       <c r="E28" s="63" t="s">
         <v>29</v>
       </c>
       <c r="F28" s="72" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="72"/>
       <c r="H28" s="52"/>
     </row>
-    <row r="29" spans="1:10" s="4" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" s="4" customFormat="1" ht="81.75" customHeight="1">
       <c r="A29" s="29">
         <v>6</v>
       </c>
       <c r="B29" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="138"/>
-      <c r="D29" s="151"/>
+      <c r="C29" s="184"/>
+      <c r="D29" s="227"/>
       <c r="E29" s="63" t="s">
         <v>32</v>
       </c>
       <c r="F29" s="72" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="72"/>
       <c r="H29" s="52"/>
     </row>
-    <row r="30" spans="1:10" s="4" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" s="4" customFormat="1" ht="45.75" customHeight="1">
       <c r="A30" s="29">
         <v>7</v>
       </c>
       <c r="B30" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="C30" s="133"/>
-      <c r="D30" s="133"/>
+      <c r="C30" s="200"/>
+      <c r="D30" s="200"/>
       <c r="E30" s="63" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="72" t="s">
         <v>30</v>
       </c>
       <c r="G30" s="73"/>
       <c r="H30" s="59"/>
     </row>
-    <row r="31" spans="1:10" s="4" customFormat="1" ht="54" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" s="4" customFormat="1" ht="54">
       <c r="A31" s="29">
         <v>8</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C31" s="133"/>
-      <c r="D31" s="133"/>
+      <c r="C31" s="200"/>
+      <c r="D31" s="200"/>
       <c r="E31" s="16" t="s">
         <v>36</v>
       </c>
       <c r="F31" s="72" t="s">
         <v>30</v>
       </c>
       <c r="G31" s="73"/>
       <c r="H31" s="59"/>
     </row>
-    <row r="32" spans="1:10" s="4" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" s="4" customFormat="1" ht="48" customHeight="1">
       <c r="A32" s="29">
         <v>9</v>
       </c>
       <c r="B32" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="C32" s="183"/>
-      <c r="D32" s="183"/>
+      <c r="C32" s="253"/>
+      <c r="D32" s="253"/>
       <c r="E32" s="89" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="72" t="s">
         <v>30</v>
       </c>
       <c r="G32" s="72"/>
       <c r="H32" s="52"/>
     </row>
-    <row r="33" spans="1:10" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" s="4" customFormat="1" ht="51">
       <c r="A33" s="29">
         <v>10</v>
       </c>
       <c r="B33" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="183"/>
-      <c r="D33" s="183"/>
+      <c r="C33" s="253"/>
+      <c r="D33" s="253"/>
       <c r="E33" s="63" t="s">
         <v>40</v>
       </c>
       <c r="F33" s="98" t="s">
         <v>41</v>
       </c>
       <c r="G33" s="73"/>
       <c r="H33" s="59"/>
     </row>
-    <row r="34" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" s="4" customFormat="1">
       <c r="A34" s="6"/>
       <c r="B34" s="5"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
     </row>
-    <row r="35" spans="1:10" s="11" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" s="11" customFormat="1" ht="51" customHeight="1">
       <c r="A35" s="85" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="150" t="s">
+      <c r="C35" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D35" s="150"/>
+      <c r="D35" s="248"/>
       <c r="E35" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F35" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="87" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="166">
+    <row r="36" spans="1:10" s="4" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A36" s="256">
         <v>11</v>
       </c>
-      <c r="B36" s="179" t="s">
+      <c r="B36" s="265" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="180"/>
-[...2 lines deleted...]
-      <c r="F36" s="169" t="s">
+      <c r="C36" s="266"/>
+      <c r="D36" s="266"/>
+      <c r="E36" s="267"/>
+      <c r="F36" s="259" t="s">
         <v>41</v>
       </c>
       <c r="G36" s="82"/>
-      <c r="H36" s="112"/>
+      <c r="H36" s="262"/>
       <c r="J36" s="5"/>
     </row>
-    <row r="37" spans="1:10" s="107" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="167"/>
+    <row r="37" spans="1:10" s="107" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A37" s="257"/>
       <c r="B37" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="182"/>
-      <c r="D37" s="182"/>
+      <c r="C37" s="268"/>
+      <c r="D37" s="268"/>
       <c r="E37" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="F37" s="170"/>
+      <c r="F37" s="260"/>
       <c r="G37" s="105"/>
-      <c r="H37" s="113"/>
+      <c r="H37" s="263"/>
       <c r="J37" s="110"/>
     </row>
-    <row r="38" spans="1:10" s="4" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="167"/>
+    <row r="38" spans="1:10" s="4" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A38" s="257"/>
       <c r="B38" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="C38" s="133"/>
-      <c r="D38" s="133"/>
+      <c r="C38" s="200"/>
+      <c r="D38" s="200"/>
       <c r="E38" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="F38" s="170"/>
+      <c r="F38" s="260"/>
       <c r="G38" s="83"/>
-      <c r="H38" s="113"/>
+      <c r="H38" s="263"/>
       <c r="I38" s="68"/>
       <c r="J38" s="5"/>
     </row>
-    <row r="39" spans="1:10" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="168"/>
+    <row r="39" spans="1:10" s="4" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A39" s="258"/>
       <c r="B39" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="133"/>
-      <c r="D39" s="133"/>
+      <c r="C39" s="200"/>
+      <c r="D39" s="200"/>
       <c r="E39" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="F39" s="171"/>
+      <c r="F39" s="261"/>
       <c r="G39" s="84"/>
-      <c r="H39" s="114"/>
+      <c r="H39" s="264"/>
       <c r="J39" s="5"/>
     </row>
-    <row r="40" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" s="4" customFormat="1">
       <c r="A40" s="6"/>
       <c r="B40" s="5"/>
       <c r="E40" s="69"/>
       <c r="F40" s="33"/>
       <c r="G40" s="33"/>
     </row>
-    <row r="41" spans="1:10" s="11" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" s="11" customFormat="1" ht="47.25" customHeight="1">
       <c r="A41" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="150" t="s">
+      <c r="C41" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D41" s="150"/>
+      <c r="D41" s="248"/>
       <c r="E41" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F41" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="87" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" s="4" customFormat="1" ht="51">
       <c r="A42" s="29">
         <v>12</v>
       </c>
       <c r="B42" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="C42" s="133"/>
-      <c r="D42" s="133"/>
+      <c r="C42" s="200"/>
+      <c r="D42" s="200"/>
       <c r="E42" s="63" t="s">
         <v>51</v>
       </c>
       <c r="F42" s="72" t="s">
         <v>30</v>
       </c>
       <c r="G42" s="70"/>
       <c r="H42" s="16"/>
       <c r="I42" s="57"/>
     </row>
-    <row r="43" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1">
       <c r="A43" s="27">
         <v>13</v>
       </c>
       <c r="B43" s="99" t="s">
         <v>52</v>
       </c>
-      <c r="C43" s="133"/>
-      <c r="D43" s="133"/>
+      <c r="C43" s="200"/>
+      <c r="D43" s="200"/>
       <c r="E43" s="51" t="s">
         <v>53</v>
       </c>
       <c r="F43" s="71" t="s">
         <v>41</v>
       </c>
       <c r="G43" s="71"/>
       <c r="H43" s="16"/>
       <c r="I43" s="68"/>
     </row>
-    <row r="44" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="166">
+    <row r="44" spans="1:10" s="4" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A44" s="256">
         <v>14</v>
       </c>
-      <c r="B44" s="135" t="s">
+      <c r="B44" s="207" t="s">
         <v>54</v>
       </c>
-      <c r="C44" s="136"/>
-[...2 lines deleted...]
-      <c r="F44" s="169" t="s">
+      <c r="C44" s="208"/>
+      <c r="D44" s="208"/>
+      <c r="E44" s="209"/>
+      <c r="F44" s="259" t="s">
         <v>55</v>
       </c>
-      <c r="G44" s="169"/>
-      <c r="H44" s="175"/>
+      <c r="G44" s="259"/>
+      <c r="H44" s="269"/>
       <c r="I44" s="68"/>
     </row>
-    <row r="45" spans="1:10" s="4" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="167"/>
+    <row r="45" spans="1:10" s="4" customFormat="1" ht="76.5" customHeight="1">
+      <c r="A45" s="257"/>
       <c r="B45" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="C45" s="178"/>
-      <c r="D45" s="178"/>
+      <c r="C45" s="272"/>
+      <c r="D45" s="272"/>
       <c r="E45" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="F45" s="170"/>
-[...1 lines deleted...]
-      <c r="H45" s="176"/>
+      <c r="F45" s="260"/>
+      <c r="G45" s="260"/>
+      <c r="H45" s="270"/>
       <c r="I45" s="57"/>
     </row>
-    <row r="46" spans="1:10" s="4" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="167"/>
+    <row r="46" spans="1:10" s="4" customFormat="1" ht="69" customHeight="1">
+      <c r="A46" s="257"/>
       <c r="B46" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="C46" s="178"/>
-      <c r="D46" s="178"/>
+      <c r="C46" s="272"/>
+      <c r="D46" s="272"/>
       <c r="E46" s="91" t="s">
         <v>59</v>
       </c>
-      <c r="F46" s="170"/>
-[...1 lines deleted...]
-      <c r="H46" s="176"/>
+      <c r="F46" s="260"/>
+      <c r="G46" s="260"/>
+      <c r="H46" s="270"/>
       <c r="I46" s="57"/>
     </row>
-    <row r="47" spans="1:10" s="4" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="168"/>
+    <row r="47" spans="1:10" s="4" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A47" s="258"/>
       <c r="B47" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="C47" s="178"/>
-      <c r="D47" s="178"/>
+      <c r="C47" s="272"/>
+      <c r="D47" s="272"/>
       <c r="E47" s="91" t="s">
         <v>61</v>
       </c>
-      <c r="F47" s="170"/>
-[...1 lines deleted...]
-      <c r="H47" s="176"/>
+      <c r="F47" s="260"/>
+      <c r="G47" s="260"/>
+      <c r="H47" s="270"/>
       <c r="I47" s="57"/>
     </row>
-    <row r="48" spans="1:10" s="107" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10" s="107" customFormat="1" ht="53.25" customHeight="1">
       <c r="A48" s="109"/>
       <c r="B48" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="C48" s="161"/>
-      <c r="D48" s="162"/>
+      <c r="C48" s="279"/>
+      <c r="D48" s="280"/>
       <c r="E48" s="102" t="s">
         <v>63</v>
       </c>
-      <c r="F48" s="171"/>
-[...1 lines deleted...]
-      <c r="H48" s="177"/>
+      <c r="F48" s="261"/>
+      <c r="G48" s="261"/>
+      <c r="H48" s="271"/>
       <c r="I48" s="106"/>
     </row>
-    <row r="49" spans="1:9" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:9" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="46"/>
       <c r="B49" s="5"/>
       <c r="F49" s="36"/>
       <c r="G49" s="33"/>
     </row>
-    <row r="50" spans="1:9" s="11" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:9" s="11" customFormat="1" ht="52.5" customHeight="1">
       <c r="A50" s="86" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="C50" s="150" t="s">
+      <c r="C50" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D50" s="150"/>
+      <c r="D50" s="248"/>
       <c r="E50" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F50" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G50" s="87" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="51" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="166">
+    <row r="51" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A51" s="256">
         <v>15</v>
       </c>
-      <c r="B51" s="172" t="s">
+      <c r="B51" s="273" t="s">
         <v>65</v>
       </c>
-      <c r="C51" s="172"/>
-[...2 lines deleted...]
-      <c r="F51" s="169" t="s">
+      <c r="C51" s="273"/>
+      <c r="D51" s="273"/>
+      <c r="E51" s="273"/>
+      <c r="F51" s="259" t="s">
         <v>55</v>
       </c>
       <c r="G51" s="82"/>
-      <c r="H51" s="112"/>
+      <c r="H51" s="262"/>
       <c r="I51" s="57"/>
     </row>
-    <row r="52" spans="1:9" s="107" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A52" s="167"/>
+    <row r="52" spans="1:9" s="107" customFormat="1" ht="38.25">
+      <c r="A52" s="257"/>
       <c r="B52" s="100" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="103"/>
       <c r="D52" s="104"/>
       <c r="E52" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="F52" s="170"/>
+      <c r="F52" s="260"/>
       <c r="G52" s="105"/>
-      <c r="H52" s="113"/>
+      <c r="H52" s="263"/>
       <c r="I52" s="106"/>
     </row>
-    <row r="53" spans="1:9" s="107" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A53" s="167"/>
+    <row r="53" spans="1:9" s="107" customFormat="1" ht="38.25">
+      <c r="A53" s="257"/>
       <c r="B53" s="100" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="103"/>
       <c r="D53" s="104"/>
       <c r="E53" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="F53" s="170"/>
+      <c r="F53" s="260"/>
       <c r="G53" s="105"/>
-      <c r="H53" s="113"/>
+      <c r="H53" s="263"/>
       <c r="I53" s="106"/>
     </row>
-    <row r="54" spans="1:9" s="107" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A54" s="167"/>
+    <row r="54" spans="1:9" s="107" customFormat="1" ht="38.25">
+      <c r="A54" s="257"/>
       <c r="B54" s="100" t="s">
         <v>69</v>
       </c>
       <c r="C54" s="103"/>
       <c r="D54" s="104"/>
       <c r="E54" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="F54" s="170"/>
+      <c r="F54" s="260"/>
       <c r="G54" s="105"/>
-      <c r="H54" s="113"/>
+      <c r="H54" s="263"/>
       <c r="I54" s="106"/>
     </row>
-    <row r="55" spans="1:9" s="107" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A55" s="168"/>
+    <row r="55" spans="1:9" s="107" customFormat="1" ht="38.25">
+      <c r="A55" s="258"/>
       <c r="B55" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="C55" s="173"/>
-      <c r="D55" s="174"/>
+      <c r="C55" s="274"/>
+      <c r="D55" s="275"/>
       <c r="E55" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="F55" s="171"/>
+      <c r="F55" s="261"/>
       <c r="G55" s="108"/>
-      <c r="H55" s="114"/>
+      <c r="H55" s="264"/>
       <c r="I55" s="106"/>
     </row>
-    <row r="56" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:9" s="4" customFormat="1">
       <c r="A56" s="6"/>
       <c r="B56" s="74"/>
-      <c r="C56" s="129"/>
-      <c r="D56" s="130"/>
+      <c r="C56" s="148"/>
+      <c r="D56" s="243"/>
       <c r="E56" s="74"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
     </row>
-    <row r="57" spans="1:9" s="11" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:9" s="11" customFormat="1" ht="31.5" customHeight="1">
       <c r="A57" s="85" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="C57" s="150" t="s">
+      <c r="C57" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D57" s="150"/>
+      <c r="D57" s="248"/>
       <c r="E57" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F57" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="87" t="s">
         <v>27</v>
       </c>
       <c r="H57" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="58" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="166">
+    <row r="58" spans="1:9" s="4" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A58" s="256">
         <v>16</v>
       </c>
-      <c r="B58" s="122" t="s">
+      <c r="B58" s="173" t="s">
         <v>72</v>
       </c>
-      <c r="C58" s="123"/>
-[...2 lines deleted...]
-      <c r="F58" s="169" t="s">
+      <c r="C58" s="174"/>
+      <c r="D58" s="174"/>
+      <c r="E58" s="175"/>
+      <c r="F58" s="259" t="s">
         <v>55</v>
       </c>
       <c r="G58" s="82"/>
-      <c r="H58" s="112"/>
+      <c r="H58" s="262"/>
       <c r="I58" s="57"/>
     </row>
-    <row r="59" spans="1:9" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A59" s="167"/>
+    <row r="59" spans="1:9" s="4" customFormat="1" ht="38.25">
+      <c r="A59" s="257"/>
       <c r="B59" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="C59" s="129"/>
-      <c r="D59" s="130"/>
+      <c r="C59" s="148"/>
+      <c r="D59" s="243"/>
       <c r="E59" s="92" t="s">
         <v>74</v>
       </c>
-      <c r="F59" s="170"/>
+      <c r="F59" s="260"/>
       <c r="G59" s="83"/>
-      <c r="H59" s="113"/>
+      <c r="H59" s="263"/>
       <c r="I59" s="57"/>
     </row>
-    <row r="60" spans="1:9" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A60" s="167"/>
+    <row r="60" spans="1:9" s="4" customFormat="1" ht="51">
+      <c r="A60" s="257"/>
       <c r="B60" s="74" t="s">
         <v>75</v>
       </c>
-      <c r="C60" s="129"/>
-      <c r="D60" s="130"/>
+      <c r="C60" s="148"/>
+      <c r="D60" s="243"/>
       <c r="E60" s="92" t="s">
         <v>76</v>
       </c>
-      <c r="F60" s="170"/>
+      <c r="F60" s="260"/>
       <c r="G60" s="83"/>
-      <c r="H60" s="113"/>
+      <c r="H60" s="263"/>
       <c r="I60" s="57"/>
     </row>
-    <row r="61" spans="1:9" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A61" s="168"/>
+    <row r="61" spans="1:9" s="4" customFormat="1" ht="51">
+      <c r="A61" s="258"/>
       <c r="B61" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="C61" s="129"/>
-      <c r="D61" s="130"/>
+      <c r="C61" s="148"/>
+      <c r="D61" s="243"/>
       <c r="E61" s="92" t="s">
         <v>78</v>
       </c>
-      <c r="F61" s="171"/>
+      <c r="F61" s="261"/>
       <c r="G61" s="73"/>
-      <c r="H61" s="114"/>
+      <c r="H61" s="264"/>
       <c r="I61" s="57"/>
     </row>
-    <row r="62" spans="1:9" s="4" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="166">
+    <row r="62" spans="1:9" s="4" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A62" s="256">
         <v>17</v>
       </c>
-      <c r="B62" s="122" t="s">
+      <c r="B62" s="173" t="s">
         <v>79</v>
       </c>
-      <c r="C62" s="123"/>
-[...2 lines deleted...]
-      <c r="F62" s="169" t="s">
+      <c r="C62" s="174"/>
+      <c r="D62" s="174"/>
+      <c r="E62" s="175"/>
+      <c r="F62" s="259" t="s">
         <v>80</v>
       </c>
-      <c r="G62" s="169"/>
-      <c r="H62" s="163"/>
+      <c r="G62" s="259"/>
+      <c r="H62" s="276"/>
       <c r="I62" s="57"/>
     </row>
-    <row r="63" spans="1:9" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A63" s="167"/>
+    <row r="63" spans="1:9" s="4" customFormat="1" ht="51">
+      <c r="A63" s="257"/>
       <c r="B63" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="C63" s="129"/>
-      <c r="D63" s="130"/>
+      <c r="C63" s="148"/>
+      <c r="D63" s="243"/>
       <c r="E63" s="74" t="s">
         <v>82</v>
       </c>
-      <c r="F63" s="170"/>
-[...1 lines deleted...]
-      <c r="H63" s="164"/>
+      <c r="F63" s="260"/>
+      <c r="G63" s="260"/>
+      <c r="H63" s="277"/>
       <c r="I63" s="57"/>
     </row>
-    <row r="64" spans="1:9" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A64" s="168"/>
+    <row r="64" spans="1:9" s="4" customFormat="1" ht="38.25">
+      <c r="A64" s="258"/>
       <c r="B64" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="C64" s="129"/>
-      <c r="D64" s="130"/>
+      <c r="C64" s="148"/>
+      <c r="D64" s="243"/>
       <c r="E64" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="F64" s="171"/>
-[...1 lines deleted...]
-      <c r="H64" s="165"/>
+      <c r="F64" s="261"/>
+      <c r="G64" s="261"/>
+      <c r="H64" s="278"/>
       <c r="I64" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="80">
-    <mergeCell ref="E12:F12"/>
-[...11 lines deleted...]
-    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="H62:H64"/>
+    <mergeCell ref="A62:A64"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="F62:F64"/>
+    <mergeCell ref="G62:G64"/>
+    <mergeCell ref="A58:A61"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="F58:F61"/>
+    <mergeCell ref="H58:H61"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="A51:A55"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="F51:F55"/>
+    <mergeCell ref="H51:H55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="H44:H48"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="F44:F48"/>
+    <mergeCell ref="G44:G48"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="F36:F39"/>
+    <mergeCell ref="H36:H39"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="A18:A23"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C32:D32"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="B13:B17"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E23:F23"/>
-    <mergeCell ref="C33:D33"/>
-[...49 lines deleted...]
-    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:F10"/>
   </mergeCells>
   <conditionalFormatting sqref="A36:A37 F36:H37">
     <cfRule type="expression" dxfId="140" priority="61">
       <formula>COUNTIF($C$38:$D$39,"Nein")&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A36:A37">
     <cfRule type="expression" dxfId="139" priority="371">
       <formula>AND(C38="Ja", C39="Ja")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A38:A39">
     <cfRule type="expression" dxfId="138" priority="88">
       <formula>AND(C39="Ja", C40="Ja")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A42 C42:D42 G42:H42">
     <cfRule type="expression" dxfId="137" priority="106">
       <formula>$C$42="Ja"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="136" priority="57">
       <formula>$C$42="Nein"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A43 C43:D43 F43:H43">
@@ -9423,590 +9423,590 @@
     </cfRule>
     <cfRule type="expression" dxfId="28" priority="305">
       <formula>AND(C52="Ja", C53="Ja", #REF!="Ja", C55="Ja")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H58:H62">
     <cfRule type="expression" dxfId="27" priority="73">
       <formula>AND(C59="Ja", C60="Ja", C61="Ja")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="26" priority="29">
       <formula>COUNTIF(C59:C61,"Nein")&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D043A6DD-31FA-4D1C-98FD-1C40194274E8}">
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A25" workbookViewId="0">
       <selection activeCell="A35" sqref="A35:A37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" style="41" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="55" customWidth="1"/>
     <col min="6" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="36.7109375" customWidth="1"/>
     <col min="8" max="8" width="30.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="18">
       <c r="A1" s="15" t="s">
         <v>85</v>
       </c>
       <c r="H1" s="55"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="15">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
-      <c r="E3" s="140"/>
-[...3 lines deleted...]
-      <c r="A4" s="147" t="s">
+      <c r="E3" s="236"/>
+      <c r="F3" s="237"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="169" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="147"/>
-[...6 lines deleted...]
-      <c r="A5" s="147" t="s">
+      <c r="B4" s="169"/>
+      <c r="C4" s="190"/>
+      <c r="D4" s="190"/>
+      <c r="E4" s="190"/>
+      <c r="F4" s="190"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="169" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="147"/>
-[...6 lines deleted...]
-      <c r="A6" s="147" t="s">
+      <c r="B5" s="169"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="190"/>
+      <c r="E5" s="190"/>
+      <c r="F5" s="190"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="169" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="147"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B6" s="169"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="238"/>
+      <c r="E6" s="238"/>
+      <c r="F6" s="239"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="45"/>
       <c r="B7" s="45"/>
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="H7" s="44"/>
     </row>
-    <row r="8" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="15">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="42"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
-      <c r="E8" s="140"/>
-[...3 lines deleted...]
-      <c r="A9" s="147" t="s">
+      <c r="E8" s="236"/>
+      <c r="F8" s="237"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="169" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="147"/>
-[...3 lines deleted...]
-      <c r="F9" s="133"/>
+      <c r="B9" s="169"/>
+      <c r="C9" s="200"/>
+      <c r="D9" s="200"/>
+      <c r="E9" s="200"/>
+      <c r="F9" s="200"/>
       <c r="H9" s="44"/>
     </row>
-    <row r="10" spans="1:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="191" t="s">
+    <row r="10" spans="1:8" ht="81.75" customHeight="1">
+      <c r="A10" s="240" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="192"/>
-[...3 lines deleted...]
-      <c r="F10" s="130"/>
+      <c r="B10" s="241"/>
+      <c r="C10" s="148"/>
+      <c r="D10" s="242"/>
+      <c r="E10" s="242"/>
+      <c r="F10" s="243"/>
       <c r="H10" s="44"/>
     </row>
-    <row r="12" spans="1:8" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A12" s="28" t="str">
         <f>Stammdaten_alt!A12</f>
         <v>Nr</v>
       </c>
       <c r="B12" s="35" t="str">
         <f>Stammdaten_alt!B12</f>
         <v>Modalsplit</v>
       </c>
       <c r="C12" s="28" t="str">
         <f>Stammdaten_alt!C12</f>
         <v>Verkehrsmittel</v>
       </c>
       <c r="D12" s="37" t="str">
         <f>Stammdaten_alt!D12</f>
         <v>%</v>
       </c>
-      <c r="E12" s="145" t="str">
+      <c r="E12" s="235" t="str">
         <f>Stammdaten_alt!E12</f>
         <v>Bemerkungen</v>
       </c>
-      <c r="F12" s="145"/>
+      <c r="F12" s="235"/>
       <c r="G12"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="134">
+    <row r="13" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="249">
         <f>Stammdaten_alt!A13</f>
         <v>1</v>
       </c>
-      <c r="B13" s="125" t="s">
+      <c r="B13" s="179" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="29"/>
-      <c r="E13" s="190"/>
-      <c r="F13" s="190"/>
+      <c r="E13" s="250"/>
+      <c r="F13" s="250"/>
       <c r="G13"/>
     </row>
-    <row r="14" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="125"/>
+    <row r="14" spans="1:8" s="4" customFormat="1">
+      <c r="A14" s="249"/>
+      <c r="B14" s="179"/>
       <c r="C14" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="29"/>
-      <c r="E14" s="188"/>
-      <c r="F14" s="189"/>
+      <c r="E14" s="244"/>
+      <c r="F14" s="245"/>
       <c r="G14"/>
     </row>
-    <row r="15" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="125"/>
+    <row r="15" spans="1:8" s="4" customFormat="1">
+      <c r="A15" s="249"/>
+      <c r="B15" s="179"/>
       <c r="C15" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="29"/>
-      <c r="E15" s="188"/>
-      <c r="F15" s="189"/>
+      <c r="E15" s="244"/>
+      <c r="F15" s="245"/>
       <c r="G15"/>
     </row>
-    <row r="16" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="125"/>
+    <row r="16" spans="1:8" s="4" customFormat="1">
+      <c r="A16" s="249"/>
+      <c r="B16" s="179"/>
       <c r="C16" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="29"/>
-      <c r="E16" s="188"/>
-      <c r="F16" s="189"/>
+      <c r="E16" s="244"/>
+      <c r="F16" s="245"/>
       <c r="G16"/>
     </row>
-    <row r="17" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="125"/>
+    <row r="17" spans="1:10" s="4" customFormat="1">
+      <c r="A17" s="249"/>
+      <c r="B17" s="179"/>
       <c r="C17" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="40">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="131"/>
-      <c r="F17" s="132"/>
+      <c r="E17" s="204"/>
+      <c r="F17" s="251"/>
       <c r="G17"/>
       <c r="H17" s="3"/>
     </row>
-    <row r="18" spans="1:10" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="184">
+    <row r="18" spans="1:10" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="254">
         <f>Stammdaten_alt!A18</f>
         <v>2</v>
       </c>
-      <c r="B18" s="185" t="s">
+      <c r="B18" s="255" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="27"/>
-      <c r="E18" s="133"/>
-      <c r="F18" s="133"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
       <c r="G18"/>
       <c r="H18" s="3"/>
     </row>
-    <row r="19" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B19" s="183"/>
+    <row r="19" spans="1:10" s="4" customFormat="1">
+      <c r="A19" s="254"/>
+      <c r="B19" s="253"/>
       <c r="C19" s="50" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="27"/>
-      <c r="E19" s="129"/>
-      <c r="F19" s="130"/>
+      <c r="E19" s="148"/>
+      <c r="F19" s="243"/>
       <c r="G19"/>
       <c r="H19" s="3"/>
     </row>
-    <row r="20" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="183"/>
+    <row r="20" spans="1:10" s="4" customFormat="1">
+      <c r="A20" s="254"/>
+      <c r="B20" s="253"/>
       <c r="C20" s="50" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="27"/>
-      <c r="E20" s="129"/>
-      <c r="F20" s="130"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="243"/>
       <c r="G20"/>
       <c r="H20" s="56"/>
       <c r="I20" s="14"/>
       <c r="J20" s="1"/>
     </row>
-    <row r="21" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B21" s="183"/>
+    <row r="21" spans="1:10" s="4" customFormat="1">
+      <c r="A21" s="254"/>
+      <c r="B21" s="253"/>
       <c r="C21" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="27"/>
-      <c r="E21" s="129"/>
-      <c r="F21" s="130"/>
+      <c r="E21" s="148"/>
+      <c r="F21" s="243"/>
       <c r="G21"/>
       <c r="H21" s="58"/>
     </row>
-    <row r="22" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B22" s="183"/>
+    <row r="22" spans="1:10" s="4" customFormat="1">
+      <c r="A22" s="254"/>
+      <c r="B22" s="253"/>
       <c r="C22" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="27"/>
       <c r="E22" s="61"/>
       <c r="F22" s="60"/>
       <c r="G22"/>
       <c r="H22" s="3"/>
     </row>
-    <row r="23" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B23" s="183"/>
+    <row r="23" spans="1:10" s="4" customFormat="1">
+      <c r="A23" s="254"/>
+      <c r="B23" s="253"/>
       <c r="C23" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="40">
         <f>SUM(D18:D22)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="148"/>
-      <c r="F23" s="149"/>
+      <c r="E23" s="202"/>
+      <c r="F23" s="252"/>
       <c r="G23"/>
       <c r="H23" s="3"/>
     </row>
-    <row r="24" spans="1:10" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="4" customFormat="1" ht="38.25">
       <c r="A24" s="29">
         <f>Stammdaten_alt!A24</f>
         <v>3</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="186"/>
-[...2 lines deleted...]
-      <c r="F24" s="189"/>
+      <c r="C24" s="246"/>
+      <c r="D24" s="247"/>
+      <c r="E24" s="244"/>
+      <c r="F24" s="245"/>
       <c r="G24"/>
       <c r="H24" s="3"/>
     </row>
-    <row r="25" spans="1:10" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="4" customFormat="1" ht="51">
       <c r="A25" s="29">
         <f>Stammdaten_alt!A25</f>
         <v>4</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="186"/>
-[...2 lines deleted...]
-      <c r="F25" s="189"/>
+      <c r="C25" s="246"/>
+      <c r="D25" s="247"/>
+      <c r="E25" s="244"/>
+      <c r="F25" s="245"/>
       <c r="G25"/>
       <c r="H25" s="3"/>
     </row>
-    <row r="26" spans="1:10" ht="18" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="18">
       <c r="A26" s="15"/>
       <c r="H26" s="55"/>
     </row>
-    <row r="27" spans="1:10" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="150" t="s">
+      <c r="C27" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D27" s="150"/>
+      <c r="D27" s="248"/>
       <c r="E27" s="9" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="87" t="s">
         <v>27</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="134">
+    <row r="28" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A28" s="249">
         <v>5</v>
       </c>
-      <c r="B28" s="193" t="s">
+      <c r="B28" s="284" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="194"/>
-[...2 lines deleted...]
-      <c r="F28" s="115" t="s">
+      <c r="C28" s="285"/>
+      <c r="D28" s="285"/>
+      <c r="E28" s="286"/>
+      <c r="F28" s="161" t="s">
         <v>30</v>
       </c>
-      <c r="G28" s="197"/>
-[...3 lines deleted...]
-      <c r="A29" s="134"/>
+      <c r="G28" s="291"/>
+      <c r="H28" s="291"/>
+    </row>
+    <row r="29" spans="1:10" s="4" customFormat="1" ht="129.75" customHeight="1">
+      <c r="A29" s="249"/>
       <c r="B29" s="63" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="196"/>
-      <c r="D29" s="196"/>
+      <c r="C29" s="290"/>
+      <c r="D29" s="290"/>
       <c r="E29" s="63" t="s">
         <v>88</v>
       </c>
-      <c r="F29" s="115"/>
-[...4 lines deleted...]
-      <c r="A30" s="134"/>
+      <c r="F29" s="161"/>
+      <c r="G29" s="291"/>
+      <c r="H29" s="291"/>
+    </row>
+    <row r="30" spans="1:10" s="4" customFormat="1" ht="38.25">
+      <c r="A30" s="249"/>
       <c r="B30" s="63" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="178"/>
-      <c r="D30" s="178"/>
+      <c r="C30" s="272"/>
+      <c r="D30" s="272"/>
       <c r="E30" s="63" t="s">
         <v>90</v>
       </c>
-      <c r="F30" s="115"/>
-[...4 lines deleted...]
-      <c r="A31" s="126">
+      <c r="F30" s="161"/>
+      <c r="G30" s="291"/>
+      <c r="H30" s="291"/>
+    </row>
+    <row r="31" spans="1:10" s="4" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A31" s="287">
         <v>6</v>
       </c>
-      <c r="B31" s="179" t="s">
+      <c r="B31" s="265" t="s">
         <v>91</v>
       </c>
-      <c r="C31" s="180"/>
-[...2 lines deleted...]
-      <c r="F31" s="115" t="s">
+      <c r="C31" s="266"/>
+      <c r="D31" s="266"/>
+      <c r="E31" s="267"/>
+      <c r="F31" s="161" t="s">
         <v>30</v>
       </c>
-      <c r="G31" s="197"/>
-[...3 lines deleted...]
-      <c r="A32" s="127"/>
+      <c r="G31" s="291"/>
+      <c r="H31" s="291"/>
+    </row>
+    <row r="32" spans="1:10" s="4" customFormat="1" ht="54">
+      <c r="A32" s="288"/>
       <c r="B32" s="63" t="s">
         <v>92</v>
       </c>
-      <c r="C32" s="185"/>
-      <c r="D32" s="185"/>
+      <c r="C32" s="255"/>
+      <c r="D32" s="255"/>
       <c r="E32" s="89" t="s">
         <v>93</v>
       </c>
-      <c r="F32" s="115"/>
-[...4 lines deleted...]
-      <c r="A33" s="128"/>
+      <c r="F32" s="161"/>
+      <c r="G32" s="291"/>
+      <c r="H32" s="291"/>
+    </row>
+    <row r="33" spans="1:8" s="4" customFormat="1" ht="54">
+      <c r="A33" s="289"/>
       <c r="B33" s="63" t="s">
         <v>94</v>
       </c>
-      <c r="C33" s="183"/>
-      <c r="D33" s="183"/>
+      <c r="C33" s="253"/>
+      <c r="D33" s="253"/>
       <c r="E33" s="63" t="s">
         <v>95</v>
       </c>
-      <c r="F33" s="115"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:8" s="4" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="F33" s="161"/>
+      <c r="G33" s="291"/>
+      <c r="H33" s="291"/>
+    </row>
+    <row r="34" spans="1:8" s="4" customFormat="1" ht="63.75">
       <c r="A34" s="111">
         <v>7</v>
       </c>
       <c r="B34" s="63" t="s">
         <v>96</v>
       </c>
-      <c r="C34" s="196"/>
-      <c r="D34" s="196"/>
+      <c r="C34" s="290"/>
+      <c r="D34" s="290"/>
       <c r="E34" s="63" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="96" t="s">
         <v>30</v>
       </c>
       <c r="G34" s="94"/>
       <c r="H34" s="94"/>
     </row>
-    <row r="35" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="126">
+    <row r="35" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A35" s="287">
         <v>8</v>
       </c>
-      <c r="B35" s="193" t="s">
+      <c r="B35" s="284" t="s">
         <v>98</v>
       </c>
-      <c r="C35" s="194"/>
-[...2 lines deleted...]
-      <c r="F35" s="155" t="s">
+      <c r="C35" s="285"/>
+      <c r="D35" s="285"/>
+      <c r="E35" s="286"/>
+      <c r="F35" s="215" t="s">
         <v>30</v>
       </c>
-      <c r="G35" s="158"/>
-[...3 lines deleted...]
-      <c r="A36" s="127"/>
+      <c r="G35" s="281"/>
+      <c r="H35" s="281"/>
+    </row>
+    <row r="36" spans="1:8" s="4" customFormat="1" ht="63.75">
+      <c r="A36" s="288"/>
       <c r="B36" s="63" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="178"/>
-      <c r="D36" s="178"/>
+      <c r="C36" s="272"/>
+      <c r="D36" s="272"/>
       <c r="E36" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="F36" s="156"/>
-[...4 lines deleted...]
-      <c r="A37" s="128"/>
+      <c r="F36" s="216"/>
+      <c r="G36" s="282"/>
+      <c r="H36" s="282"/>
+    </row>
+    <row r="37" spans="1:8" s="4" customFormat="1" ht="51">
+      <c r="A37" s="289"/>
       <c r="B37" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="C37" s="178"/>
-      <c r="D37" s="178"/>
+      <c r="C37" s="272"/>
+      <c r="D37" s="272"/>
       <c r="E37" s="63" t="s">
         <v>102</v>
       </c>
-      <c r="F37" s="157"/>
-[...1 lines deleted...]
-      <c r="H37" s="160"/>
+      <c r="F37" s="225"/>
+      <c r="G37" s="283"/>
+      <c r="H37" s="283"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="G35:G37"/>
-[...25 lines deleted...]
-    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:F10"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="A18:A23"/>
     <mergeCell ref="B18:B23"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="B13:B17"/>
-    <mergeCell ref="E12:F12"/>
-[...11 lines deleted...]
-    <mergeCell ref="C10:F10"/>
     <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:F33"/>
+    <mergeCell ref="G31:G33"/>
+    <mergeCell ref="H31:H33"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="F28:F30"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F35:F37"/>
+    <mergeCell ref="A35:A37"/>
+    <mergeCell ref="G35:G37"/>
+    <mergeCell ref="H35:H37"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="B35:E35"/>
   </mergeCells>
   <conditionalFormatting sqref="A28 F28 C29">
     <cfRule type="expression" dxfId="25" priority="323">
       <formula>#REF!="Nein"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="24" priority="324">
       <formula>#REF!="Ja"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A35 F35">
     <cfRule type="expression" dxfId="23" priority="11">
       <formula>#REF!="Nein"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="22" priority="12">
       <formula>#REF!="Ja"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C34">
     <cfRule type="expression" dxfId="21" priority="1">
       <formula>#REF!="Nein"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="20" priority="2">
       <formula>#REF!="Ja"</formula>
     </cfRule>
   </conditionalFormatting>
@@ -10068,853 +10068,853 @@
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="25">
       <formula>E23&gt;100</formula>
     </cfRule>
     <cfRule type="expression" dxfId="3" priority="26">
       <formula>E17=100</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D17:E17">
     <cfRule type="expression" dxfId="2" priority="17">
       <formula>E17=100</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66EDA00F-441B-4E3E-A386-C56F36B6C341}">
   <dimension ref="A1:A23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1">
       <c r="A1" s="49" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1">
       <c r="A3" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:1">
       <c r="A4" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:1">
       <c r="A7" s="49" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:1">
       <c r="A8" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:1">
       <c r="A9" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:1">
       <c r="A13" s="49" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:1">
       <c r="A14" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:1">
       <c r="A15" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:1">
       <c r="A16" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:1">
       <c r="A20" s="49" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:1">
       <c r="A21" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:1">
       <c r="A22" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:1">
       <c r="A23" t="s">
         <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98DDABB2-8F62-498D-A002-85FFD4BE2EC5}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="A2:I67"/>
   <sheetViews>
     <sheetView topLeftCell="A45" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="B62" sqref="B62:B64"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="58" customWidth="1"/>
     <col min="3" max="3" width="63.5703125" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.85546875" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
     <col min="10" max="10" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9">
       <c r="A2" s="49" t="s">
         <v>103</v>
       </c>
       <c r="B2" s="49" t="s">
         <v>107</v>
       </c>
       <c r="C2" s="49" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>118</v>
       </c>
       <c r="B3" t="s">
         <v>119</v>
       </c>
       <c r="C3" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>121</v>
       </c>
       <c r="B4" t="s">
         <v>122</v>
       </c>
       <c r="C4" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9">
       <c r="C5" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="4" customFormat="1">
       <c r="A7"/>
       <c r="B7"/>
       <c r="D7"/>
     </row>
-    <row r="8" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="4" customFormat="1">
       <c r="A8"/>
       <c r="B8"/>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="4" customFormat="1">
       <c r="A9"/>
       <c r="B9"/>
     </row>
-    <row r="10" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10"/>
       <c r="B10"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2"/>
-    <row r="12" spans="1:9" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="4" customFormat="1"/>
+    <row r="12" spans="1:9" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A12" s="28" t="s">
         <v>125</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>126</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>127</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>128</v>
       </c>
-      <c r="E12" s="145" t="s">
+      <c r="E12" s="235" t="s">
         <v>129</v>
       </c>
-      <c r="F12" s="145"/>
+      <c r="F12" s="235"/>
       <c r="G12" s="3"/>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="134">
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A13" s="249">
         <v>1</v>
       </c>
-      <c r="B13" s="125" t="s">
+      <c r="B13" s="179" t="s">
         <v>130</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>131</v>
       </c>
       <c r="D13" s="29"/>
-      <c r="E13" s="190"/>
-      <c r="F13" s="190"/>
+      <c r="E13" s="250"/>
+      <c r="F13" s="250"/>
       <c r="G13" s="3"/>
       <c r="H13" s="14"/>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B14" s="125"/>
+    <row r="14" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A14" s="249"/>
+      <c r="B14" s="179"/>
       <c r="C14" s="17" t="s">
         <v>132</v>
       </c>
       <c r="D14" s="29"/>
-      <c r="E14" s="186"/>
-      <c r="F14" s="198"/>
+      <c r="E14" s="246"/>
+      <c r="F14" s="303"/>
       <c r="G14" s="3"/>
       <c r="H14" s="14"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="125"/>
+    <row r="15" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A15" s="249"/>
+      <c r="B15" s="179"/>
       <c r="C15" s="17" t="s">
         <v>133</v>
       </c>
       <c r="D15" s="29"/>
-      <c r="E15" s="186"/>
-      <c r="F15" s="198"/>
+      <c r="E15" s="246"/>
+      <c r="F15" s="303"/>
       <c r="G15" s="3"/>
       <c r="H15" s="14"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="125"/>
+    <row r="16" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A16" s="249"/>
+      <c r="B16" s="179"/>
       <c r="C16" s="17" t="s">
         <v>134</v>
       </c>
       <c r="D16" s="29"/>
       <c r="E16" s="53"/>
       <c r="F16" s="54"/>
       <c r="G16" s="3"/>
       <c r="H16" s="14"/>
       <c r="I16" s="2"/>
     </row>
-    <row r="17" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="125"/>
+    <row r="17" spans="1:9" s="4" customFormat="1">
+      <c r="A17" s="249"/>
+      <c r="B17" s="179"/>
       <c r="C17" s="39" t="s">
         <v>135</v>
       </c>
       <c r="D17" s="40">
         <f>SUM(D13:D16)</f>
         <v>0</v>
       </c>
-      <c r="E17" s="131"/>
-      <c r="F17" s="132"/>
+      <c r="E17" s="204"/>
+      <c r="F17" s="251"/>
       <c r="G17" s="3"/>
       <c r="H17" s="26"/>
       <c r="I17" s="2"/>
     </row>
-    <row r="18" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="184">
+    <row r="18" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A18" s="254">
         <v>2</v>
       </c>
-      <c r="B18" s="183" t="s">
+      <c r="B18" s="253" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="50" t="s">
         <v>131</v>
       </c>
       <c r="D18" s="27"/>
-      <c r="E18" s="133"/>
-      <c r="F18" s="133"/>
+      <c r="E18" s="200"/>
+      <c r="F18" s="200"/>
       <c r="G18" s="3"/>
       <c r="H18" s="14"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B19" s="183"/>
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A19" s="254"/>
+      <c r="B19" s="253"/>
       <c r="C19" s="50" t="s">
         <v>132</v>
       </c>
       <c r="D19" s="27"/>
-      <c r="E19" s="138"/>
-      <c r="F19" s="151"/>
+      <c r="E19" s="184"/>
+      <c r="F19" s="227"/>
       <c r="G19" s="3"/>
       <c r="H19" s="14"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="183"/>
+    <row r="20" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A20" s="254"/>
+      <c r="B20" s="253"/>
       <c r="C20" s="50" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="27"/>
-      <c r="E20" s="138"/>
-      <c r="F20" s="151"/>
+      <c r="E20" s="184"/>
+      <c r="F20" s="227"/>
       <c r="G20" s="3"/>
       <c r="H20" s="14"/>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B21" s="183"/>
+    <row r="21" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A21" s="254"/>
+      <c r="B21" s="253"/>
       <c r="C21" s="50" t="s">
         <v>133</v>
       </c>
       <c r="D21" s="27"/>
-      <c r="E21" s="138"/>
-      <c r="F21" s="151"/>
+      <c r="E21" s="184"/>
+      <c r="F21" s="227"/>
       <c r="G21" s="3"/>
       <c r="H21" s="14"/>
       <c r="I21" s="2"/>
     </row>
-    <row r="22" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B22" s="183"/>
+    <row r="22" spans="1:9" s="4" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A22" s="254"/>
+      <c r="B22" s="253"/>
       <c r="C22" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D22" s="27"/>
-      <c r="E22" s="138"/>
-      <c r="F22" s="151"/>
+      <c r="E22" s="184"/>
+      <c r="F22" s="227"/>
       <c r="G22" s="3"/>
       <c r="H22" s="14"/>
       <c r="I22" s="2"/>
     </row>
-    <row r="23" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B23" s="183"/>
+    <row r="23" spans="1:9" s="4" customFormat="1">
+      <c r="A23" s="254"/>
+      <c r="B23" s="253"/>
       <c r="C23" s="39" t="s">
         <v>135</v>
       </c>
       <c r="D23" s="40">
         <f>SUM(D18:D22)</f>
         <v>0</v>
       </c>
-      <c r="E23" s="131"/>
-      <c r="F23" s="132"/>
+      <c r="E23" s="204"/>
+      <c r="F23" s="251"/>
       <c r="G23" s="3"/>
       <c r="H23" s="26"/>
       <c r="I23" s="2"/>
     </row>
-    <row r="24" spans="1:9" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="4" customFormat="1" ht="25.5">
       <c r="A24" s="29">
         <v>3</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>137</v>
       </c>
-      <c r="C24" s="134"/>
-[...2 lines deleted...]
-      <c r="F24" s="198"/>
+      <c r="C24" s="249"/>
+      <c r="D24" s="249"/>
+      <c r="E24" s="246"/>
+      <c r="F24" s="303"/>
       <c r="G24" s="3"/>
       <c r="H24" s="26"/>
       <c r="I24" s="2"/>
     </row>
-    <row r="25" spans="1:9" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="25.5">
       <c r="A25" s="29">
         <v>4</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>138</v>
       </c>
-      <c r="C25" s="134"/>
-[...2 lines deleted...]
-      <c r="F25" s="198"/>
+      <c r="C25" s="249"/>
+      <c r="D25" s="249"/>
+      <c r="E25" s="246"/>
+      <c r="F25" s="303"/>
       <c r="G25" s="3"/>
       <c r="H25" s="26"/>
       <c r="I25" s="2"/>
     </row>
-    <row r="26" spans="1:9" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="15">
       <c r="A26" s="6"/>
       <c r="B26" s="24"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="25"/>
       <c r="G26" s="3"/>
       <c r="H26" s="26"/>
       <c r="I26" s="2"/>
     </row>
-    <row r="27" spans="1:9" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="15">
       <c r="A27" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D27" s="23"/>
     </row>
-    <row r="28" spans="1:9" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="51">
       <c r="A28" s="29">
         <v>5</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>141</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>142</v>
       </c>
       <c r="D28" s="23"/>
     </row>
-    <row r="29" spans="1:9" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="25.5">
       <c r="A29" s="27">
         <v>6</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C29" s="38" t="s">
         <v>144</v>
       </c>
       <c r="D29" s="23"/>
     </row>
-    <row r="30" spans="1:9" s="4" customFormat="1" ht="54" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="54">
       <c r="A30" s="64">
         <v>7</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>145</v>
       </c>
       <c r="C30" s="62" t="s">
         <v>146</v>
       </c>
       <c r="D30" s="23"/>
     </row>
-    <row r="31" spans="1:9" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9" s="4" customFormat="1" ht="51">
       <c r="A31" s="65">
         <v>8</v>
       </c>
       <c r="B31" s="63" t="s">
         <v>147</v>
       </c>
       <c r="C31" s="63" t="s">
         <v>148</v>
       </c>
       <c r="D31" s="23"/>
     </row>
-    <row r="32" spans="1:9" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" s="4" customFormat="1" ht="38.25">
       <c r="A32" s="29">
         <v>9</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>149</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>150</v>
       </c>
       <c r="D32" s="23"/>
     </row>
-    <row r="33" spans="1:6" s="4" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" s="4" customFormat="1" ht="57">
       <c r="A33" s="27">
         <v>10</v>
       </c>
       <c r="B33" s="48" t="s">
         <v>151</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>152</v>
       </c>
       <c r="D33" s="23"/>
     </row>
-    <row r="34" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:6" ht="15">
       <c r="A34" s="6"/>
       <c r="B34" s="5"/>
       <c r="D34" s="23"/>
       <c r="F34" s="4"/>
     </row>
-    <row r="35" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:6" ht="15">
       <c r="A35" s="30" t="s">
         <v>153</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>154</v>
       </c>
       <c r="D35" s="23"/>
     </row>
-    <row r="36" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="206">
+    <row r="36" spans="1:6" ht="38.25" customHeight="1">
+      <c r="A36" s="299">
         <v>11</v>
       </c>
-      <c r="B36" s="205" t="s">
+      <c r="B36" s="298" t="s">
         <v>155</v>
       </c>
-      <c r="C36" s="205"/>
+      <c r="C36" s="298"/>
       <c r="D36" s="23"/>
     </row>
-    <row r="37" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A37" s="206"/>
+    <row r="37" spans="1:6" ht="25.5">
+      <c r="A37" s="299"/>
       <c r="B37" s="62" t="s">
         <v>156</v>
       </c>
       <c r="C37" s="62" t="s">
         <v>157</v>
       </c>
       <c r="D37" s="23"/>
     </row>
-    <row r="38" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A38" s="206"/>
+    <row r="38" spans="1:6" ht="25.5">
+      <c r="A38" s="299"/>
       <c r="B38" s="62" t="s">
         <v>158</v>
       </c>
       <c r="C38" s="62" t="s">
         <v>159</v>
       </c>
       <c r="D38" s="23"/>
     </row>
-    <row r="39" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:6" ht="15">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="D39" s="23"/>
     </row>
-    <row r="40" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:6" ht="15">
       <c r="A40" s="31" t="s">
         <v>153</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>160</v>
       </c>
       <c r="D40" s="23"/>
     </row>
-    <row r="41" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:6" ht="38.25">
       <c r="A41" s="29">
         <v>12</v>
       </c>
       <c r="B41" s="20" t="s">
         <v>161</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="23"/>
     </row>
-    <row r="42" spans="1:6" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:6" s="4" customFormat="1" ht="51">
       <c r="A42" s="27">
         <v>13</v>
       </c>
       <c r="B42" s="74" t="s">
         <v>163</v>
       </c>
       <c r="C42" s="51" t="s">
         <v>164</v>
       </c>
       <c r="D42" s="23"/>
       <c r="F42"/>
     </row>
-    <row r="43" spans="1:6" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="166">
+    <row r="43" spans="1:6" s="4" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A43" s="256">
         <v>14</v>
       </c>
-      <c r="B43" s="203" t="s">
+      <c r="B43" s="296" t="s">
         <v>165</v>
       </c>
-      <c r="C43" s="204"/>
+      <c r="C43" s="297"/>
       <c r="D43" s="23"/>
       <c r="F43"/>
     </row>
-    <row r="44" spans="1:6" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A44" s="167"/>
+    <row r="44" spans="1:6" s="4" customFormat="1" ht="25.5">
+      <c r="A44" s="257"/>
       <c r="B44" s="48" t="s">
         <v>166</v>
       </c>
       <c r="C44" s="51" t="s">
         <v>167</v>
       </c>
       <c r="D44" s="23"/>
       <c r="F44"/>
     </row>
-    <row r="45" spans="1:6" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="167"/>
+    <row r="45" spans="1:6" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A45" s="257"/>
       <c r="B45" s="48" t="s">
         <v>168</v>
       </c>
       <c r="C45" s="51" t="s">
         <v>169</v>
       </c>
       <c r="D45" s="23"/>
       <c r="F45"/>
     </row>
-    <row r="46" spans="1:6" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A46" s="167"/>
+    <row r="46" spans="1:6" s="4" customFormat="1" ht="25.5">
+      <c r="A46" s="257"/>
       <c r="B46" s="79" t="s">
         <v>170</v>
       </c>
       <c r="C46" s="51" t="s">
         <v>171</v>
       </c>
       <c r="D46" s="23"/>
       <c r="F46" s="80" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="47" spans="1:6" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A47" s="168"/>
+    <row r="47" spans="1:6" s="4" customFormat="1" ht="25.5">
+      <c r="A47" s="258"/>
       <c r="B47" s="48" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="51" t="s">
         <v>174</v>
       </c>
       <c r="D47" s="23"/>
       <c r="F47"/>
     </row>
-    <row r="48" spans="1:6" ht="15" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:6" ht="15">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="D48" s="23"/>
     </row>
-    <row r="49" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:4" ht="15">
       <c r="A49" s="30" t="s">
         <v>153</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>175</v>
       </c>
       <c r="D49" s="23"/>
     </row>
-    <row r="50" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="207">
+    <row r="50" spans="1:4" ht="25.5" customHeight="1">
+      <c r="A50" s="300">
         <v>15</v>
       </c>
-      <c r="B50" s="201" t="s">
+      <c r="B50" s="294" t="s">
         <v>176</v>
       </c>
-      <c r="C50" s="202"/>
+      <c r="C50" s="295"/>
       <c r="D50" s="23"/>
     </row>
-    <row r="51" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A51" s="208"/>
+    <row r="51" spans="1:4" ht="25.5">
+      <c r="A51" s="301"/>
       <c r="B51" s="75" t="s">
         <v>177</v>
       </c>
       <c r="C51" s="75" t="s">
         <v>178</v>
       </c>
       <c r="D51" s="23"/>
     </row>
-    <row r="52" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A52" s="208"/>
+    <row r="52" spans="1:4" ht="25.5">
+      <c r="A52" s="301"/>
       <c r="B52" s="75" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="75" t="s">
         <v>180</v>
       </c>
       <c r="D52" s="23"/>
     </row>
-    <row r="53" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A53" s="208"/>
+    <row r="53" spans="1:4" ht="25.5">
+      <c r="A53" s="301"/>
       <c r="B53" s="75" t="s">
         <v>181</v>
       </c>
       <c r="C53" s="75" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="23"/>
     </row>
-    <row r="54" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A54" s="209"/>
+    <row r="54" spans="1:4" ht="25.5">
+      <c r="A54" s="302"/>
       <c r="B54" s="75" t="s">
         <v>183</v>
       </c>
       <c r="C54" s="75" t="s">
         <v>184</v>
       </c>
       <c r="D54" s="23"/>
     </row>
-    <row r="55" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4" ht="15">
       <c r="A55" s="4"/>
       <c r="B55" s="47"/>
       <c r="D55" s="23"/>
     </row>
-    <row r="56" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:4" ht="15">
       <c r="A56" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>185</v>
       </c>
       <c r="C56" s="66" t="s">
         <v>186</v>
       </c>
       <c r="D56" s="23"/>
     </row>
-    <row r="57" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4" ht="15">
       <c r="A57" s="76">
         <v>16</v>
       </c>
-      <c r="B57" s="201" t="s">
+      <c r="B57" s="294" t="s">
         <v>187</v>
       </c>
-      <c r="C57" s="202"/>
+      <c r="C57" s="295"/>
       <c r="D57" s="23"/>
     </row>
-    <row r="58" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4" ht="15">
       <c r="A58" s="76"/>
       <c r="B58" s="75" t="s">
         <v>188</v>
       </c>
       <c r="C58" s="77" t="s">
         <v>189</v>
       </c>
       <c r="D58" s="23"/>
     </row>
-    <row r="59" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4" ht="15">
       <c r="A59" s="76"/>
       <c r="B59" s="75" t="s">
         <v>190</v>
       </c>
       <c r="C59" s="77" t="s">
         <v>191</v>
       </c>
       <c r="D59" s="23"/>
     </row>
-    <row r="60" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4" ht="67.5" customHeight="1">
       <c r="A60" s="76"/>
       <c r="B60" s="75" t="s">
         <v>192</v>
       </c>
       <c r="C60" s="77" t="s">
         <v>193</v>
       </c>
       <c r="D60" s="23"/>
     </row>
-    <row r="61" spans="1:4" s="55" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4" s="55" customFormat="1" ht="30.75" customHeight="1">
       <c r="A61" s="78">
         <v>17</v>
       </c>
-      <c r="B61" s="199" t="s">
+      <c r="B61" s="292" t="s">
         <v>194</v>
       </c>
-      <c r="C61" s="200"/>
+      <c r="C61" s="293"/>
       <c r="D61" s="67"/>
     </row>
-    <row r="62" spans="1:4" s="55" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4" s="55" customFormat="1" ht="38.25">
       <c r="A62" s="78"/>
       <c r="B62" s="74" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="74" t="s">
         <v>196</v>
       </c>
       <c r="D62" s="67"/>
     </row>
-    <row r="63" spans="1:4" s="55" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:4" s="55" customFormat="1" ht="15">
       <c r="A63" s="78"/>
       <c r="B63" s="74" t="s">
         <v>197</v>
       </c>
       <c r="C63" s="74" t="s">
         <v>198</v>
       </c>
       <c r="D63" s="67"/>
     </row>
-    <row r="64" spans="1:4" s="55" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4" s="55" customFormat="1" ht="25.5">
       <c r="A64" s="78"/>
       <c r="B64" s="74" t="s">
         <v>199</v>
       </c>
       <c r="C64" s="74" t="s">
         <v>200</v>
       </c>
       <c r="D64" s="67"/>
     </row>
-    <row r="65" spans="4:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="65" spans="4:4" ht="15">
       <c r="D65" s="23"/>
     </row>
-    <row r="66" spans="4:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="66" spans="4:4" ht="15">
       <c r="D66" s="23"/>
     </row>
-    <row r="67" spans="4:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="67" spans="4:4" ht="15">
       <c r="D67" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="A18:A23"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="A13:A17"/>
+    <mergeCell ref="B13:B17"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E12:F12"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="A43:A47"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="A50:A54"/>
-    <mergeCell ref="C24:D24"/>
-[...17 lines deleted...]
-    <mergeCell ref="E20:F20"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <conditionalFormatting sqref="D17 D23">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>D17=100</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>D17&gt;100</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="whole" showInputMessage="1" showErrorMessage="1" errorTitle="Ungültige Eingabe" error="Wählen Sie einen Wert zwischen 1 und 100" sqref="D13:D16 D18:D22" xr:uid="{EFC9058F-605D-47AB-A062-E730D0AF281E}">
       <formula1>1</formula1>
       <formula2>100</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C24:D25" xr:uid="{DB681ECE-8F0E-47F8-B354-3D3F83067A68}">
       <formula1>$B$3:$B$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10923,62 +10923,50 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ed31cf48-74e9-4e2d-badb-dd802cf48fc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4fb6a267-363a-417d-96c8-846ef420b1b2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100197857C00BC93B449E43B3FC160C6F6F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8d96bc27c2719ab9960300fcb2af4e0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ed31cf48-74e9-4e2d-badb-dd802cf48fc1" xmlns:ns3="4fb6a267-363a-417d-96c8-846ef420b1b2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62aa231f04433838f3ce33c5dbf6a20d" ns2:_="" ns3:_="">
     <xsd:import namespace="ed31cf48-74e9-4e2d-badb-dd802cf48fc1"/>
     <xsd:import namespace="4fb6a267-363a-417d-96c8-846ef420b1b2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -11175,146 +11163,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A X F I p W v V O z 9 q n A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n D z D x k Z + y Y O N C E h M T 4 7 Y p F R q h G F o s d 3 P h k b y C G E X d u Z y Z b 5 K Z + / U G 6 d D U w U V 1 V r c m Q Q x T F C g j 2 0 K b M k G 9 O 4 Y L l H L Y C n k S p Q p G 2 N j V Y H W C K u f O K 0 K 8 9 9 j H u O 1 K E l H K y C H f 7 G S l G h F q Y 5 0 w U q F P q / j f Q h z 2 r z E 8 w i y e Y T Z f Y g p k M i H X 5 g t E 4 9 5 n + m N C 1 t e u 7 x Q v V J i t g U w S y P s D f w B Q S w M E F A A C A A g A X F I p W g / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F x S K V o o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F x S K V r 1 T s / a p w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B c U i l a D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F x S K V o o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B v 9 w J j d N + t S J t H H b M t Q T t v A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A J y 6 S D A V s 5 q a o g H K U 7 e / K d D g n V 2 k b A s D V W O Q x K k z z 5 n 6 A A A A A A 6 A A A A A A g A A I A A A A N / I h w X b 3 d t C 2 B b z j G E + l 9 Z A / e L a o U j C 0 F A R I j 0 i Z Y W 3 U A A A A L h M b l Q X v 8 S y Q q C J f k 7 J f S 2 r 3 c p 6 U H q i X q h 1 z a Q P H 0 l a 4 q M n d 0 / c I 0 g Z v f Z U 6 s 2 Q E y f h c i S M R F I W L I d 1 M d p p K q / 6 F a h V G 4 r n j z J b Q X r 9 k C X P Q A A A A D 4 V g H o N I F 4 I u j + 1 b S L 1 P P 7 i t / t k + I k h j e s x d C / P B h 5 p x C 9 E V L 2 G R 5 w c + 3 N M 8 b 7 c 4 X z x V l s 4 C f I U k E o P f 6 5 7 2 q 0 = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3400E9-BAAD-4C07-9B21-7EEC18A8B683}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3400E9-BAAD-4C07-9B21-7EEC18A8B683}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8469E6E2-7BFD-4490-8C08-025F45CB3B15}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B869B454-8FE8-4763-A6FE-06C975EB64F0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E579AF5-3F51-4764-A7D6-6961BD58A07D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E579AF5-3F51-4764-A7D6-6961BD58A07D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B869B454-8FE8-4763-A6FE-06C975EB64F0}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8469E6E2-7BFD-4490-8C08-025F45CB3B15}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2cda5d11-f0ac-46b3-967d-af1b2e1bd01a}" enabled="0" method="" siteId="{2cda5d11-f0ac-46b3-967d-af1b2e1bd01a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...22 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>SBB CFF FFS</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Manz Martina (MP-VS-BEV-KE-PJ)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100197857C00BC93B449E43B3FC160C6F6F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>